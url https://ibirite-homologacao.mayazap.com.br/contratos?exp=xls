--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -51,29 +51,2384 @@
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fiscal do contrato</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Órgão ou secretaria gestora</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contrato de origem</t>
         </is>
       </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Número do aditivo</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tipo de aditivo</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor do aditivo</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nova vigência do aditivo</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF do contrato · endereço</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF do contrato · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF do contrato · tamanho em bytes</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/29-7-2018</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7/2018</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação do imóvel situado na Rua Turmalina, nº 18, Bairro Novo Horizonte, de propriedade NÍLCIO DO CARMO MAIA e sua esposa SIRLEY GONÇALVES DE MEIRA MAIA, objetivando o funcionamento do Centro de Referência da Assistência Social CRAS Unidade Novo Horizonte. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de Contrato · Modalidade: Dispensa de licitação · Fundamento legal: Lei 1026/21, Art.2, II · Processo: 10 · Assinado em: 30/01/2018 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:1567_12004</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NILCIO DO CARMO MAIA · CNPJ/CPF 569.623.***-**</t>
+        </is>
+      </c>
+      <c r="E2">
+        <v>212800.00</v>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30/01/2018 a 30/01/2027</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/28-23-2018</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23/2018</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de uma área de 158,13 m² do empreendimento do Ibirité Mall do imóvel, situado na Avenida São Paulo, nº 608, Bairro Nova Esperança, Ibirité/MG, matrícula n° 22951, Livro 02, do Cartório de Registro de Imóveis da Comarca de Ibirité/MG. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de Contrato · Modalidade: Dispensa de licitação · Fundamento legal: Lei 1026/21, Art.2, II · Processo: 32 · Assinado em: 30/01/2018 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:368_12004</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LNX EMPREENDIMENTOS IMOBILIARIOS SA · CNPJ/CPF 09.393.814/****-**</t>
+        </is>
+      </c>
+      <c r="E3">
+        <v>901837.68</v>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/02/2018 a 20/02/2027</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/27-14-2018</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/2018</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fornecimento de uniformes escolares para atendimento à rede municipal de ensino. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de Contrato · Fundamento legal: Lei 8666/93, Art.24, II · Assinado em: 31/01/2018 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:369_12004</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NILCATEX TEXTIL LTDA. · CNPJ/CPF 95.948.618/****-**</t>
+        </is>
+      </c>
+      <c r="E4">
+        <v>993500.00</v>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31/01/2018 a 30/01/2019</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/26-59-2024</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">59/2024</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa para aquisição de equipamentos de refrigeração de alimentos, exclusivo para ME/EPP/MEI, em atendimento à Secretaria Municipal de Educação Órgão: Prefeitura Municipal de Ibirité · Instrumento: Contrato (termo inicial) · Modalidade: Pregão eletrônico · Fundamento legal: Lei 14133/21, Art.28, I · Processo: 36 · Assinado em: 10/07/2024 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:576_12004</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ATIVA LICITACOES EMPREENDIMENTOS COMERCIAIS LTDA · CNPJ/CPF 27.748.454/****-**</t>
+        </is>
+      </c>
+      <c r="E5">
+        <v>32990.00</v>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/07/2024 a 09/07/2025</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/25-65-2024</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">65/2024</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa para fornecimento de material de expedinte, para atender a demanda da rede de ensino do município Órgão: Prefeitura Municipal de Ibirité · Instrumento: Contrato (termo inicial) · Modalidade: Pregão eletrônico · Fundamento legal: Lei 10520/02, Art.37, XXI · Processo: 120 · Assinado em: 16/07/2024 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:1025_12004</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DUBAI DISTRIBUIDORA EIRELI · CNPJ/CPF 03.376.436/****-**</t>
+        </is>
+      </c>
+      <c r="E6">
+        <v>376057.00</v>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16/07/2024 a 16/07/2025</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/24-62-2025</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">62/2025</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Apresentação do espetáculo teatral DESEMPREGADOS UMA COMÉDIA QUE DÁ TRABALHO, que será apresentado no Festival Ibirité em Cena, no horário de 20:00 às 21:00 horas, do dia 06 de setembro de 2025, no Teatro Municipal de Ibirité, localizado na Rua Silveira, 47, Centro, Ibirité/MG. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Contrato (termo inicial) · Modalidade: Inexigibilidade de licitação · Fundamento legal: Lei 8666/93, Art.25, CAPUT · Processo: 127 · Assinado em: 29/08/2025 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:104_12004</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CJ PRODUCOES ARTISTICAS LTDA · CNPJ/CPF 12.404.457/****-**</t>
+        </is>
+      </c>
+      <c r="E7">
+        <v>11400.00</v>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29/08/2025 a 30/09/2025</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/23-63-2025</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">63/2025</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Apresentação do espetáculo teatral APERTE O PLAY E SÓ...RIA, que será apresentado no Festival Ibirité em Cena, no horário de 20:00 às 21:00 horas, do dia 05 de setembro de 2025, no Teatro Municipal de Ibirité, localizado na Rua Silveira, 47, Centro, Ibirité/MG. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Contrato (termo inicial) · Modalidade: Inexigibilidade de licitação · Fundamento legal: Lei 8666/93, Art.25, CAPUT · Processo: 116 · Assinado em: 29/08/2025 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:105_12004</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">22.638.882 CARLOS PINTO NUNES · CNPJ/CPF 22.638.882/****-**</t>
+        </is>
+      </c>
+      <c r="E8">
+        <v>12000.00</v>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29/08/2025 a 30/09/2025</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/22-60-2025</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">60/2025</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">apresentação do espetáculo teatral POUSO FORÇADO, que será apresentado no Festival Ibirité em Cena, no horário de 20:00 às 21:00 horas, do dia 08 de setembro de 2025, no Teatro Municipal de Ibirité. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Contrato (termo inicial) · Modalidade: Inexigibilidade de licitação · Fundamento legal: Lei 8666/93, Art.25, CAPUT · Processo: 128 · Assinado em: 29/08/2025 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:102_12004</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LUCIANO DE LIMA FERREIRA ***.935.836-** · CNPJ/CPF 42.222.041/****-**</t>
+        </is>
+      </c>
+      <c r="E9">
+        <v>3540.00</v>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29/08/2025 a 30/09/2025</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/21-61-2025</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">61/2025</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Apresentação do espetáculo teatral COMÉDIA FITNESS, que será apresentado no Festival Ibirité em Cena, no horário de 20:00 às 21:00 horas, do dia 10 de setembro de 2025, no Teatro Municipal de Ibirité, localizado na Rua Silveira, 47, Centro, Ibirité/MG. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Contrato (termo inicial) · Modalidade: Inexigibilidade de licitação · Fundamento legal: Lei 8666/93, Art.25, CAPUT · Processo: 130 · Assinado em: 29/08/2025 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:103_12004</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.076.364 CARLOS HENRIQUE TIAGO OLIVEIRA · CNPJ/CPF 25.076.364/****-**</t>
+        </is>
+      </c>
+      <c r="E10">
+        <v>3540.00</v>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29/08/2025 a 30/09/2025</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/20-223-2026</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">223/2026</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos descartáveis · VOL. III · de “G” a “O”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.28, I · Processo: 50 · Assinado em: 11/03/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:1778_12004</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POUSO FARMA HOSPITALAR LTDA · CNPJ/CPF 18.519.219/****-**</t>
+        </is>
+      </c>
+      <c r="E11">
+        <v>647800.00</v>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11/03/2026 a 11/03/2027</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/19-218-2026</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">218/2026</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos descartáveis · VOL. III · de “G” a “O”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.28, I · Processo: 50 · Assinado em: 11/03/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:1777_12004</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MASLAM DO BRASIL LTDA · CNPJ/CPF 52.946.285/****-**</t>
+        </is>
+      </c>
+      <c r="E12">
+        <v>1015450.00</v>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11/03/2026 a 11/03/2027</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/18-217-2026</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">217/2026</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos descartáveis · VOL. III · de “G” a “O”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.28, I · Processo: 50 · Assinado em: 11/03/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:1779_12004</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INFINITI EMPREENDIMENTOS LTDA · CNPJ/CPF 23.829.339/****-**</t>
+        </is>
+      </c>
+      <c r="E13">
+        <v>87500.00</v>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11/03/2026 a 11/03/2027</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/17-220-2026</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">220/2026</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos descartáveis · VOL. III · de “G” a “O”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.28, I · Processo: 50 · Assinado em: 11/03/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:1776_12004</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MEDSET SOLUÇÕES PARA SAÚDE LTDA · CNPJ/CPF 52.165.681/****-**</t>
+        </is>
+      </c>
+      <c r="E14">
+        <v>1739.00</v>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11/03/2026 a 11/03/2027</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/16-415-2026</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">415/2026</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de eletrodomésticos e eletroeletrônicos. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 163 · Assinado em: 24/06/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2166_12004</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">E TUDO BARATO COMERCIO DE ELETROELETRONICOS LTDA · CNPJ/CPF 37.165.739/****-**</t>
+        </is>
+      </c>
+      <c r="E15">
+        <v>4229.71</v>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/06/2026 a 24/06/2027</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/15-420-2026</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">420/2026</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de eletrodomésticos e eletroeletrônicos. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 163 · Assinado em: 24/06/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2171_12004</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H2O COMERCIO E REPRESENTACAO DE BEBEDOUROS LTDA · CNPJ/CPF 61.852.834/****-**</t>
+        </is>
+      </c>
+      <c r="E16">
+        <v>98800.00</v>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/06/2026 a 24/06/2027</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/14-71-2026</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">71/2026</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE EQUIPAMENTOS DE IMPRESSÃO E CÓPIA MONOCROMÁTICA / POLICROMÁTICA E DIGITALIZAÇÃO, CONTEMPLANDO A INSTALAÇÃO, MANUTENÇÃO, ASSISTÊNCIA TÉCNICA ESPECIALIZADA, REPOSIÇÃO DE PEÇAS ORIGINAIS, TREINAMENTO DE PESSOAL E PROVIMENTO DE TODOS OS INSUMOS (EXCETO PAPEL E ENERGIA ELÉTRICA), PARA ATENDER AS NECESSIDADES DOS MUNICÍPIOS IBIRITE, conforme especificações, normas técnicas e condições descritas no Termo de Referência e demais disposições do Edital. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Contrato (termo inicial) · Modalidade: Orgão Não Participante · Fundamento legal: Lei 14133/21, Art.86, § 3º e seguinte · Processo: 139 · Assinado em: 25/06/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2175_12004</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LOCALL PRINT LOCACOES, CONSULTORIAS E SERVICOS LTDA · CNPJ/CPF 33.264.279/****-**</t>
+        </is>
+      </c>
+      <c r="E17">
+        <v>1189182.00</v>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/06/2026 a 25/06/2027</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/13-69-2026</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">69/2026</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada na prestação de serviços comuns de engenharia de manutenção Predial e/ou reforma (simples, estética e funcional) de natureza continuada e sob demanda em prédios municipais próprios e conveniados dos municípios que compõem o consórcio Intermunicipal para o desenvolvimento regional sustentável · CIDERSU através do maior desconto linear sobre a tabela · anexo VIII SINAPI, SETOP, SUDECAP e ORSE. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Contrato (termo inicial) · Modalidade: Orgão Não Participante · Fundamento legal: Lei 14133/21, Art.86, § 3º e seguinte · Processo: 131 · Assinado em: 26/06/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2176_12004</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONSORCIO PGM/SINAURB CIDERSU · CNPJ/CPF 62.814.065/****-**</t>
+        </is>
+      </c>
+      <c r="E18">
+        <v>6054830.64</v>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26/06/2026 a 26/06/2027</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/12-524-2026</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">524/2026</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2299_12004</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VISAMED COMERCIO DE MATERIAL HOSPITALAR · CNPJ/CPF 08.380.296/****-**</t>
+        </is>
+      </c>
+      <c r="E19">
+        <v>80400.00</v>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/11-523-2026</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">523/2026</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2298_12004</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AD SOLUCOES INTEGRADAS LTDA · CNPJ/CPF 56.970.083/****-**</t>
+        </is>
+      </c>
+      <c r="E20">
+        <v>36946.10</v>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/10-522-2026</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">522/2026</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2297_12004</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CIRURGICA UNIÃO LTDA · CNPJ/CPF 04.063.331/****-**</t>
+        </is>
+      </c>
+      <c r="E21">
+        <v>217296.00</v>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/9-521-2026</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">521/2026</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2296_12004</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">YNEMED PRODUTOS MEDICOS E HOSPITALARES LTDA · CNPJ/CPF 51.740.794/****-**</t>
+        </is>
+      </c>
+      <c r="E22">
+        <v>2981.52</v>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/8-520-2026</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">520/2026</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2295_12004</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VANINHA UTILIDADES LTDA · CNPJ/CPF 58.421.861/****-**</t>
+        </is>
+      </c>
+      <c r="E23">
+        <v>1834176.43</v>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/7-519-2026</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">519/2026</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2294_12004</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITALLI COMERCIO E IMPORTACAO LTDA · CNPJ/CPF 07.422.196/****-**</t>
+        </is>
+      </c>
+      <c r="E24">
+        <v>909237.16</v>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/6-518-2026</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">518/2026</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2293_12004</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FISIOMEDICA PRODUTOS E EQUIAMENTOS LTDA · CNPJ/CPF 05.118.766/****-**</t>
+        </is>
+      </c>
+      <c r="E25">
+        <v>270900.00</v>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/5-517-2026</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">517/2026</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2292_12004</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MN IMPORTACAO EXPORTACAO E COMERCIO DE SUPRIMENTOS TERAPEUTICOS E DE REABILITACAO LTDA · CNPJ/CPF 68.920.222/****-**</t>
+        </is>
+      </c>
+      <c r="E26">
+        <v>247461.00</v>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/4-516-2026</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">516/2026</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2291_12004</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">A A Z SAUDE COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA · CNPJ/CPF 17.238.455/****-**</t>
+        </is>
+      </c>
+      <c r="E27">
+        <v>150336.00</v>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/3-515-2026</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">515/2026</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2290_12004</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ARENA ESPORTES LTDA · CNPJ/CPF 48.348.052/****-**</t>
+        </is>
+      </c>
+      <c r="E28">
+        <v>16720.00</v>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/2-514-2026</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">514/2026</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de preços para futura e eventual aquisição de materiais médicos permanentes destinados às atividades de fisioterapia, reabilitação, avaliação funcional e suporte assistencial desenvolvidas nas unidades de saúde, conforme especificações técnicas constantes neste Termo de Referência · Volume III · de “L” a “W”. Órgão: Prefeitura Municipal de Ibirité · Instrumento: Termo de adesão · Modalidade: Orgão Participante · Fundamento legal: Lei 14133/21, Art.74, CAPUT · Processo: 206 · Assinado em: 14/08/2026 · Situação: EXECUCAO O contrato está publicado no Portal da Transparência (Betha Cloud), que não disponibiliza o PDF do termo: a tela de origem mostra "Documentos relacionados 0". Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379632/detalhe/135524:12004:2289_12004</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FISIOFIT FABRICACAO E COMERCIO DE EQUIPAMENTOS LTDA · CNPJ/CPF 19.410.510/****-**</t>
+        </is>
+      </c>
+      <c r="E29">
+        <v>298747.14</v>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 a 14/08/2027</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/contratos/1-900-2026</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">900/2026</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Construção de quadra poliesportiva coberta em unidade da rede municipal de ensino, decorrente da Concorrência nº 900/2026. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Metalcob Estruturas Metálicas Ltda. · contratada simulada</t>
+        </is>
+      </c>
+      <c r="E30">
+        <v>1560000.00</v>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/04/2026 a 19/04/2027</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>