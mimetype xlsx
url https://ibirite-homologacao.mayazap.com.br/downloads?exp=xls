--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -26,117 +26,367 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Categoria</t>
         </is>
       </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data de publicação</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unidade responsável</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Página vinculada</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Subcategoria</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destacar na capa</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Versão</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Downloads</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo · endereço</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/downloads/4-formulario-de-itbi</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Formulário de ITBI</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Formulário do imposto de transmissão de bens imóveis, para preenchimento.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tributos</t>
         </is>
       </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/downloads/4/arquivo</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">formulario-itbi.doc</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">56320</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/downloads/3-termo-de-adesao-pessoa-juridica-transporte-escolar</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de Adesão · Pessoa Jurídica (Transporte Escolar)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de adesão ao transporte escolar para pessoa jurídica.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Transporte escolar</t>
         </is>
       </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/downloads/3/arquivo</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-adesao-pessoa-juridica.pdf</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">856869</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/downloads/2-termo-de-adesao-pessoa-fisica-transporte-escolar</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de Adesão · Pessoa Física (Transporte Escolar)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de adesão ao transporte escolar para pessoa física.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Transporte escolar</t>
         </is>
       </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/downloads/2/arquivo</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-adesao-pessoa-fisica.pdf</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">655889</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/downloads/1-regulamento-do-transporte-escolar-no-municipio-de-ibirite-2023</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Regulamento do Transporte Escolar no Município de Ibirité (2023)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">Regulamento municipal completo do serviço de transporte escolar.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">Transporte escolar</t>
         </is>
       </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/downloads/1/arquivo</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">regulamento-transporte-escolar-2023.pdf</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12924835</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>