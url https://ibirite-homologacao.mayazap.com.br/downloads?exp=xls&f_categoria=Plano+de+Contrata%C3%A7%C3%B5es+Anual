--- v0 (2026-08-21)
+++ v1 (2026-10-18)
@@ -26,29 +26,79 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Categoria</t>
         </is>
       </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data de publicação</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unidade responsável</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Página vinculada</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Subcategoria</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destacar na capa</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Versão</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Downloads</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo · endereço</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>