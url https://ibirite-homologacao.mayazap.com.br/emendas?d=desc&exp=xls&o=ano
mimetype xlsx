--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -111,50 +111,55 @@
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H2">
         <v>350000.00</v>
       </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J2" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/35-035-2026</t>
@@ -297,50 +302,55 @@
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H5">
         <v>140000.00</v>
       </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J5" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/32-032-2026</t>
@@ -483,50 +493,55 @@
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H8">
         <v>380000.00</v>
       </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J8" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/29-029-2026</t>
@@ -669,50 +684,55 @@
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H11">
         <v>170000.00</v>
       </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J11" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/26-026-2026</t>
@@ -855,50 +875,55 @@
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H14">
         <v>410000.00</v>
       </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J14" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/23-023-2025</t>
@@ -1041,50 +1066,55 @@
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H17">
         <v>200000.00</v>
       </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J17" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/20-020-2025</t>
@@ -1227,50 +1257,55 @@
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H20">
         <v>440000.00</v>
       </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J20" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/17-017-2025</t>
@@ -1413,50 +1448,55 @@
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H23">
         <v>230000.00</v>
       </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J23" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/14-014-2025</t>
@@ -1599,50 +1639,55 @@
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H26">
         <v>470000.00</v>
       </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J26" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/11-011-2024</t>
@@ -1785,50 +1830,55 @@
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H29">
         <v>260000.00</v>
       </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J29" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/8-008-2024</t>
@@ -1971,50 +2021,55 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H32">
         <v>500000.00</v>
       </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J32" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/5-005-2024</t>
@@ -2156,50 +2211,55 @@
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H35">
         <v>290000.00</v>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>