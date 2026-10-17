--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -867,50 +867,55 @@
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H14">
         <v>350000.00</v>
       </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J14" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/31-031-2026</t>
@@ -990,50 +995,55 @@
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H16">
         <v>380000.00</v>
       </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J16" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/25-025-2026</t>
@@ -1113,50 +1123,55 @@
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H18">
         <v>410000.00</v>
       </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J18" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/19-019-2025</t>
@@ -1236,50 +1251,55 @@
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H20">
         <v>440000.00</v>
       </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J20" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/13-013-2025</t>
@@ -1359,50 +1379,55 @@
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H22">
         <v>470000.00</v>
       </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J22" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/7-007-2024</t>
@@ -1482,50 +1507,55 @@
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H24">
         <v>500000.00</v>
       </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J24" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/1-001-2024</t>
@@ -1605,50 +1635,55 @@
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H26">
         <v>140000.00</v>
       </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J26" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/32-032-2026</t>
@@ -1728,50 +1763,55 @@
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H28">
         <v>170000.00</v>
       </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J28" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/26-026-2026</t>
@@ -1851,50 +1891,55 @@
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H30">
         <v>200000.00</v>
       </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J30" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/20-020-2025</t>
@@ -1974,50 +2019,55 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H32">
         <v>230000.00</v>
       </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J32" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/14-014-2025</t>
@@ -2097,50 +2147,55 @@
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H34">
         <v>260000.00</v>
       </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J34" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/8-008-2024</t>
@@ -2219,50 +2274,55 @@
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H36">
         <v>290000.00</v>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>