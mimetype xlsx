--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -111,50 +111,55 @@
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H2">
         <v>350000.00</v>
       </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J2" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/33-033-2026</t>
@@ -171,50 +176,55 @@
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H3">
         <v>140000.00</v>
       </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J3" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/30-030-2026</t>
@@ -231,50 +241,55 @@
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H4">
         <v>380000.00</v>
       </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J4" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/27-027-2026</t>
@@ -291,50 +306,55 @@
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H5">
         <v>170000.00</v>
       </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J5" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/24-024-2025</t>
@@ -351,50 +371,55 @@
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H6">
         <v>410000.00</v>
       </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J6" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/21-021-2025</t>
@@ -411,50 +436,55 @@
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H7">
         <v>200000.00</v>
       </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J7" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/18-018-2025</t>
@@ -471,50 +501,55 @@
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H8">
         <v>440000.00</v>
       </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J8" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/15-015-2025</t>
@@ -531,50 +566,55 @@
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H9">
         <v>230000.00</v>
       </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J9" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/12-012-2024</t>
@@ -591,50 +631,55 @@
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H10">
         <v>470000.00</v>
       </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J10" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/9-009-2024</t>
@@ -651,50 +696,55 @@
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H11">
         <v>260000.00</v>
       </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J11" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/6-006-2024</t>
@@ -711,50 +761,55 @@
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H12">
         <v>500000.00</v>
       </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J12" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/3-003-2024</t>
@@ -770,50 +825,55 @@
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H13">
         <v>290000.00</v>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>