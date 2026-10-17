--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -237,50 +237,55 @@
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H4">
         <v>500000.00</v>
       </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J4" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/23-023-2025</t>
@@ -360,50 +365,55 @@
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H6">
         <v>470000.00</v>
       </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J6" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/29-029-2026</t>
@@ -546,50 +556,55 @@
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H9">
         <v>440000.00</v>
       </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J9" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/35-035-2026</t>
@@ -732,50 +747,55 @@
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H12">
         <v>410000.00</v>
       </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J12" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/13-013-2025</t>
@@ -855,50 +875,55 @@
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H14">
         <v>380000.00</v>
       </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J14" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/2-002-2024</t>
@@ -1041,50 +1066,55 @@
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H17">
         <v>350000.00</v>
       </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J17" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/8-008-2024</t>
@@ -1353,50 +1383,55 @@
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H22">
         <v>290000.00</v>
       </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J22" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/20-020-2025</t>
@@ -1476,50 +1511,55 @@
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H24">
         <v>260000.00</v>
       </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J24" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/26-026-2026</t>
@@ -1599,50 +1639,55 @@
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H26">
         <v>230000.00</v>
       </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J26" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/32-032-2026</t>
@@ -1785,50 +1830,55 @@
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H29">
         <v>200000.00</v>
       </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J29" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/10-010-2024</t>
@@ -1908,50 +1958,55 @@
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H31">
         <v>170000.00</v>
       </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J31" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/16-016-2025</t>
@@ -2030,50 +2085,55 @@
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H33">
         <v>140000.00</v>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>