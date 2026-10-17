--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -237,50 +237,55 @@
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H4">
         <v>290000.00</v>
       </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J4" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/4-004-2024</t>
@@ -423,50 +428,55 @@
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H7">
         <v>500000.00</v>
       </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J7" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/7-007-2024</t>
@@ -609,50 +619,55 @@
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H10">
         <v>260000.00</v>
       </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J10" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/10-010-2024</t>
@@ -795,50 +810,55 @@
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H13">
         <v>470000.00</v>
       </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J13" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/13-013-2025</t>
@@ -981,50 +1001,55 @@
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H16">
         <v>230000.00</v>
       </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J16" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/16-016-2025</t>
@@ -1167,50 +1192,55 @@
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H19">
         <v>440000.00</v>
       </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J19" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/19-019-2025</t>
@@ -1353,50 +1383,55 @@
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H22">
         <v>200000.00</v>
       </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J22" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/22-022-2025</t>
@@ -1539,50 +1574,55 @@
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H25">
         <v>410000.00</v>
       </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J25" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/25-025-2026</t>
@@ -1725,50 +1765,55 @@
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H28">
         <v>170000.00</v>
       </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J28" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/28-028-2026</t>
@@ -1911,50 +1956,55 @@
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H31">
         <v>380000.00</v>
       </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J31" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/31-031-2026</t>
@@ -2097,50 +2147,55 @@
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H34">
         <v>140000.00</v>
       </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J34" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/34-034-2026</t>
@@ -2282,50 +2337,55 @@
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H37">
         <v>350000.00</v>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>