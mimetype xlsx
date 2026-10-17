--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -1245,50 +1245,55 @@
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H20">
         <v>500000.00</v>
       </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J20" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/12-012-2024</t>
@@ -1305,50 +1310,55 @@
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H21">
         <v>470000.00</v>
       </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J21" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/18-018-2025</t>
@@ -1365,50 +1375,55 @@
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H22">
         <v>440000.00</v>
       </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J22" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/24-024-2025</t>
@@ -1425,50 +1440,55 @@
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H23">
         <v>410000.00</v>
       </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J23" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/30-030-2026</t>
@@ -1485,50 +1505,55 @@
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H24">
         <v>380000.00</v>
       </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J24" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/36-036-2026</t>
@@ -1545,50 +1570,55 @@
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H25">
         <v>350000.00</v>
       </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J25" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/1-001-2024</t>
@@ -1983,50 +2013,55 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H32">
         <v>290000.00</v>
       </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J32" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/9-009-2024</t>
@@ -2043,50 +2078,55 @@
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H33">
         <v>260000.00</v>
       </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J33" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/15-015-2025</t>
@@ -2103,50 +2143,55 @@
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H34">
         <v>230000.00</v>
       </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J34" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/21-021-2025</t>
@@ -2163,50 +2208,55 @@
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H35">
         <v>200000.00</v>
       </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J35" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/27-027-2026</t>
@@ -2223,50 +2273,55 @@
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H36">
         <v>170000.00</v>
       </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J36" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/33-033-2026</t>
@@ -2282,50 +2337,55 @@
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H37">
         <v>140000.00</v>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>