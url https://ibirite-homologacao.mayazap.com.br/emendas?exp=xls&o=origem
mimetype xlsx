--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -174,50 +174,55 @@
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H3">
         <v>290000.00</v>
       </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J3" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/8-008-2024</t>
@@ -297,50 +302,55 @@
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H5">
         <v>260000.00</v>
       </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J5" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/14-014-2025</t>
@@ -420,50 +430,55 @@
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H7">
         <v>230000.00</v>
       </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J7" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/20-020-2025</t>
@@ -543,50 +558,55 @@
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H9">
         <v>200000.00</v>
       </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J9" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/26-026-2026</t>
@@ -666,50 +686,55 @@
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H11">
         <v>170000.00</v>
       </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J11" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/32-032-2026</t>
@@ -789,50 +814,55 @@
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H13">
         <v>140000.00</v>
       </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J13" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/1-001-2024</t>
@@ -912,50 +942,55 @@
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H15">
         <v>500000.00</v>
       </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J15" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/7-007-2024</t>
@@ -1035,50 +1070,55 @@
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H17">
         <v>470000.00</v>
       </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J17" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/13-013-2025</t>
@@ -1158,50 +1198,55 @@
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H19">
         <v>440000.00</v>
       </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J19" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/19-019-2025</t>
@@ -1281,50 +1326,55 @@
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H21">
         <v>410000.00</v>
       </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J21" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/25-025-2026</t>
@@ -1404,50 +1454,55 @@
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H23">
         <v>380000.00</v>
       </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J23" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/31-031-2026</t>
@@ -1526,50 +1581,55 @@
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H25">
         <v>350000.00</v>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>