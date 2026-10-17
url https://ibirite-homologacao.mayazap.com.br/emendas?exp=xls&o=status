--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -1623,50 +1623,55 @@
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H26">
         <v>290000.00</v>
       </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J26" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/6-006-2024</t>
@@ -1683,50 +1688,55 @@
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H27">
         <v>500000.00</v>
       </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J27" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/9-009-2024</t>
@@ -1743,50 +1753,55 @@
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H28">
         <v>260000.00</v>
       </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J28" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/12-012-2024</t>
@@ -1803,50 +1818,55 @@
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H29">
         <v>470000.00</v>
       </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J29" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/15-015-2025</t>
@@ -1863,50 +1883,55 @@
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H30">
         <v>230000.00</v>
       </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J30" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/18-018-2025</t>
@@ -1923,50 +1948,55 @@
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H31">
         <v>440000.00</v>
       </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J31" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/21-021-2025</t>
@@ -1983,50 +2013,55 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H32">
         <v>200000.00</v>
       </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J32" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/24-024-2025</t>
@@ -2043,50 +2078,55 @@
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H33">
         <v>410000.00</v>
       </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J33" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/27-027-2026</t>
@@ -2103,50 +2143,55 @@
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H34">
         <v>170000.00</v>
       </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J34" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/30-030-2026</t>
@@ -2163,50 +2208,55 @@
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H35">
         <v>380000.00</v>
       </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J35" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/33-033-2026</t>
@@ -2223,50 +2273,55 @@
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H36">
         <v>140000.00</v>
       </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J36" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/36-036-2026</t>
@@ -2282,50 +2337,55 @@
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H37">
         <v>350000.00</v>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>