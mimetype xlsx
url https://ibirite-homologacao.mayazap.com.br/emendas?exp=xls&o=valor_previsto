--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -363,50 +363,55 @@
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H6">
         <v>140000.00</v>
       </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J6" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/16-016-2025</t>
@@ -486,50 +491,55 @@
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H8">
         <v>170000.00</v>
       </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J8" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/10-010-2024</t>
@@ -609,50 +619,55 @@
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H10">
         <v>200000.00</v>
       </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J10" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/4-004-2024</t>
@@ -795,50 +810,55 @@
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H13">
         <v>230000.00</v>
       </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J13" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/26-026-2026</t>
@@ -918,50 +938,55 @@
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H15">
         <v>260000.00</v>
       </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J15" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária no bairro Nova Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Desenvolvimento Social</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/20-020-2025</t>
@@ -1041,50 +1066,55 @@
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">Ricardo Amorim, deputado estadual · dado simulado</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">estadual</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">de comissão</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H17">
         <v>290000.00</v>
       </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J17" t="inlineStr">
         <is>
           <t xml:space="preserve">Aquisição de veículo para o transporte sanitário de pacientes no bairro Vista Alegre. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">investimento</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t xml:space="preserve">termo de fomento</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Saúde</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/31-031-2026</t>
@@ -1353,50 +1383,55 @@
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H22">
         <v>350000.00</v>
       </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J22" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/19-019-2025</t>
@@ -1539,50 +1574,55 @@
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H25">
         <v>380000.00</v>
       </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J25" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/13-013-2025</t>
@@ -1662,50 +1702,55 @@
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H27">
         <v>410000.00</v>
       </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J27" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/7-007-2024</t>
@@ -1848,50 +1893,55 @@
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H30">
         <v>440000.00</v>
       </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J30" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/1-001-2024</t>
@@ -2034,50 +2084,55 @@
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H33">
         <v>470000.00</v>
       </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="J33" t="inlineStr">
         <is>
           <t xml:space="preserve">Apoio às ações culturais e ao calendário de eventos do município no bairro Centro. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Cultura</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">/emendas/23-023-2025</t>
@@ -2156,50 +2211,55 @@
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sales, deputada federal · dado simulado</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">federal</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">individual</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t xml:space="preserve">prevista</t>
         </is>
       </c>
       <c r="H35">
         <v>500000.00</v>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t xml:space="preserve">Custeio do programa municipal de reforço escolar no bairro Santa Rita. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t xml:space="preserve">custeio</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t xml:space="preserve">transferência especial</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t xml:space="preserve">Fundo Municipal de Educação</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>