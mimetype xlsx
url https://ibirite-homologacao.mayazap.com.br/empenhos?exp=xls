--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -111,29 +111,1622 @@
       <c r="Q1" t="inlineStr">
         <is>
           <t xml:space="preserve">Emenda parlamentar</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contrato</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitação</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t xml:space="preserve">Obra</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t xml:space="preserve">Parceria com OSC</t>
         </is>
       </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Função</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Subfunção</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Programa</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Elemento de despesa</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Detalhamento da fonte</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data da liquidação</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data do pagamento</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Restos a pagar</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nota de empenho · endereço</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nota de empenho · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nota de empenho · tamanho em bytes</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento de liquidação · endereço</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento de liquidação · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento de liquidação · tamanho em bytes</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento de pagamento · endereço</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento de pagamento · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento de pagamento · tamanho em bytes</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/empenhos/7-2026ne004322</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026NE004322</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12/08/2026</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Associação Esportiva Comunitária de Ibirité · credor simulado</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2">
+        <v>178500.00</v>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">emitido</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ordinário</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.3.50.43 · Subvenções sociais</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.07.08.244.0016.2047 · 3.3.50.43</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fundo Municipal de Assistência Social</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Primeira parcela do repasse da parceria com organização da sociedade civil para o serviço de convivência e fortalecimento de vínculos por meio do esporte e do lazer. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">34</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/empenhos/6-2026ne004285</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026NE004285</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07/07/2026</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mobilar Indústria de Móveis Escolares Ltda. · credor simulado</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3">
+        <v>230000.00</v>
+      </c>
+      <c r="H3">
+        <v>161000.00</v>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">liquidado</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ordinário</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.4.90.52 · Equipamentos e material permanente</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.05.12.365.0008.1021 · 4.4.90.52</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Recursos próprios · manutenção e desenvolvimento do ensino</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aquisição de mobiliário para as unidades de educação infantil, com entrega parcial conferida pelo almoxarifado. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/empenhos/4-2026ne004211</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026NE004211</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19/05/2026</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tecnosul Equipamentos Hospitalares Ltda. · credor simulado</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4">
+        <v>148500.00</v>
+      </c>
+      <c r="H4">
+        <v>148500.00</v>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">liquidado</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ordinário</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.4.90.52 · Equipamentos e material permanente</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.06.10.301.0012.1027 · 4.4.90.52</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Convênio com a União</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aquisição de equipamentos e material permanente para a nova unidade básica de saúde, com a entrega conferida e a nota fiscal atestada. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/empenhos/1-2026ne004100</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026NE004100</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04/02/2026</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Metalcob Estruturas Metálicas Ltda. · credor simulado</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G5">
+        <v>90000.00</v>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">emitido</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">global</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.4.90.51 · Obras e instalações</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.09.27.812.0024.1058 · 4.4.90.51</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Transferência especial de emenda parlamentar</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reserva do valor da emenda para a construção da quadra poliesportiva coberta, no contrato decorrente da Concorrência nº 900/2026, com ordem de serviço ainda não emitida. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/empenhos/1/arquivo</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nota-de-empenho-2026ne004100.pdf</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3014</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/empenhos/5-2025ne004248</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025NE004248</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/06/2025</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Laboratório Vale do Paraopeba Análises Clínicas Ltda. · credor simulado</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G6">
+        <v>124000.00</v>
+      </c>
+      <c r="H6">
+        <v>124000.00</v>
+      </c>
+      <c r="I6">
+        <v>124000.00</v>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">pago</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">estimativo</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.3.90.39 · Outros serviços de terceiros · pessoa jurídica</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.06.10.302.0013.2033 · 3.3.90.39</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Recursos do SUS · bloco de custeio</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Custeio de exames de média complexidade para os usuários da rede municipal de saúde, com pagamento mensal por procedimento realizado. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AL6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/empenhos/2-2025ne004137</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025NE004137</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09/03/2025</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Luz Cidade Instalações Elétricas Ltda. · credor simulado</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G7">
+        <v>70000.00</v>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">anulado</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ordinário</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.3.90.39 · Outros serviços de terceiros · pessoa jurídica</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.08.15.452.0022.2052 · 3.3.90.39</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Recursos ordinários</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Instalação de luminárias de LED no eixo central, com o saldo remanescente da nota anulado ao fim do exercício. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AL7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/empenhos/8-2024ne004359</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2024NE004359</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2024</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17/09/2024</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termocozinha Equipamentos para Cozinha Industrial Ltda. · credor simulado</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G8">
+        <v>143000.00</v>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">emitido</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ordinário</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.4.90.52 · Equipamentos e material permanente</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.07.08.244.0016.1049 · 4.4.90.52</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Convênio com a União</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aquisição de equipamentos para a cozinha comunitária, com entrega prevista para o exercício corrente. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">9</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AL8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/empenhos/3-2024ne004174</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2024NE004174</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2024</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/04/2024</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pavimais Pavimentação e Terraplenagem Ltda. · credor simulado</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G9">
+        <v>252000.00</v>
+      </c>
+      <c r="H9">
+        <v>252000.00</v>
+      </c>
+      <c r="I9">
+        <v>252000.00</v>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">pago</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">global</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.4.90.51 · Obras e instalações</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.08.15.451.0021.1042 · 4.4.90.51</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Convênio com o Estado</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Terceira medição do recapeamento asfáltico de vias urbanas, atestada pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AL9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>