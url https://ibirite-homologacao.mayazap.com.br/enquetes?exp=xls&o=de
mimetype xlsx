--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -36,90 +36,190 @@
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Pergunta</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Alternativas · uma por linha</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Explicação</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data de início</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data de encerramento</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria responsável</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destaque na capa</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Regras de participação</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Modalidade de voto</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Identificação do votante</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prazo de expurgo</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/enquetes/1-qual-servico-da-prefeitura-voce-mais-gostaria-de-resolver-pela-internet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Qual serviço da Prefeitura você mais gostaria de resolver pela internet?</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda via de IPTU e taxas
 Agendamento de atendimento presencial
 Solicitação de poda de árvore e limpeza
 Matrícula e transferência escolar
 Certidão negativa de débitos</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">A resposta ajuda a definir a ordem dos próximos serviços a entrar no portal. Uma escolha por pessoa.</t>
         </is>
       </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/enquetes/2-voce-encontrou-o-que-procurava-no-portal-da-prefeitura</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Você encontrou o que procurava no portal da Prefeitura?</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Sim, na primeira tentativa
 Sim, mas demorei para achar
 Não encontrei
 Cheguei aqui por engano</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Enquete encerrada. O resultado continua público, que é o que a transparência pede de uma consulta feita à população.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-10</t>
+          <t xml:space="preserve">2026-07-13</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-09</t>
+          <t xml:space="preserve">2026-08-12</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>