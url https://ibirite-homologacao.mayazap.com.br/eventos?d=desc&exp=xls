--- v0 (2026-08-21)
+++ v1 (2026-10-17)
@@ -46,547 +46,1592 @@
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data de encerramento</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Local</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Categoria</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade organizadora</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">É audiência pública</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Resumo do evento</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destaque 2</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destaque 3</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destaque 4</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Galeria de fotos vinculada</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vídeo vinculado</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Áudio vinculado</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo ou documento vinculado</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Formulário de inscrição vinculado</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cartaz ou foto do evento · endereço</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cartaz ou foto do evento · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cartaz ou foto do evento · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">/eventos/8-festival-de-inverno-de-ibirite</t>
+          <t xml:space="preserve">/eventos/7-audiencia-publica-de-prestacao-de-contas-do-2o-quadrimestre</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Festival de Inverno de Ibirité</t>
+          <t xml:space="preserve">Audiência pública de prestação de contas do 2º quadrimestre</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/08/2026</t>
+          <t xml:space="preserve">19/10/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/08/2026</t>
+          <t xml:space="preserve">19/10/2026</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Praça da Matriz</t>
+          <t xml:space="preserve">Câmara Municipal de Ibirité</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cultura e lazer</t>
+          <t xml:space="preserve">Audiência pública</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Três noites de apresentações de grupos musicais e de dança do município, com praça de alimentação operada por empreendedores locais. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">Apresentação dos relatórios de gestão fiscal e de execução orçamentária, em cumprimento à Lei de Responsabilidade Fiscal. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">/eventos/9-mutirao-de-emissao-de-documentos</t>
+          <t xml:space="preserve">/eventos/8-festival-de-inverno-de-ibirite</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mutirão de emissão de documentos</t>
+          <t xml:space="preserve">Festival de Inverno de Ibirité</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026</t>
+          <t xml:space="preserve">23/10/2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026</t>
+          <t xml:space="preserve">23/10/2026</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro de Referência de Assistência Social</t>
+          <t xml:space="preserve">Praça da Matriz</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cidadania</t>
+          <t xml:space="preserve">Cultura e lazer</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Emissão gratuita de carteira de identidade, carteira de trabalho e CPF, com atendimento prioritário para idosos e gestantes. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">Três noites de apresentações de grupos musicais e de dança do município, com praça de alimentação operada por empreendedores locais. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">/eventos/13-sessao-solene-de-entrega-do-premio-cidadao-ibiriteense</t>
+          <t xml:space="preserve">/eventos/9-mutirao-de-emissao-de-documentos</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sessão solene de entrega do Prêmio Cidadão Ibiriteense</t>
+          <t xml:space="preserve">Mutirão de emissão de documentos</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2026</t>
+          <t xml:space="preserve">27/10/2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2026</t>
+          <t xml:space="preserve">27/10/2026</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Câmara Municipal de Ibirité</t>
+          <t xml:space="preserve">Centro de Referência de Assistência Social</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Solenidade</t>
+          <t xml:space="preserve">Cidadania</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Homenagem às pessoas e instituições indicadas pelas entidades da sociedade civil ao longo do ano. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">Emissão gratuita de carteira de identidade, carteira de trabalho e CPF, com atendimento prioritário para idosos e gestantes. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">/eventos/12-encontro-de-empreendedores-do-municipio</t>
+          <t xml:space="preserve">/eventos/10-reuniao-do-conselho-municipal-de-educacao</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Encontro de empreendedores do município</t>
+          <t xml:space="preserve">Reunião do Conselho Municipal de Educação</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2026</t>
+          <t xml:space="preserve">04/11/2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2026</t>
+          <t xml:space="preserve">04/11/2026</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sala do Empreendedor</t>
+          <t xml:space="preserve">Secretaria Municipal de Educação</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Capacitação</t>
+          <t xml:space="preserve">Reunião de conselho</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rodada de orientação sobre formalização, crédito e compras públicas para microempreendedores individuais de Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">Discussão do calendário escolar e do plano de aplicação dos recursos do fundo municipal de educação. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/eventos/11-campanha-de-vacinacao-antirrabica</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Campanha de vacinação antirrábica</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2026</t>
+          <t xml:space="preserve">11/11/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2026</t>
+          <t xml:space="preserve">11/11/2026</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidades básicas de saúde do município</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Saúde</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">Postos de vacinação abertos em todas as unidades básicas, das oito às dezessete horas, para cães e gatos a partir de três meses. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">/eventos/10-reuniao-do-conselho-municipal-de-educacao</t>
+          <t xml:space="preserve">/eventos/12-encontro-de-empreendedores-do-municipio</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Reunião do Conselho Municipal de Educação</t>
+          <t xml:space="preserve">Encontro de empreendedores do município</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2026</t>
+          <t xml:space="preserve">18/11/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/09/2026</t>
+          <t xml:space="preserve">18/11/2026</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Educação</t>
+          <t xml:space="preserve">Sala do Empreendedor</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Reunião de conselho</t>
+          <t xml:space="preserve">Capacitação</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discussão do calendário escolar e do plano de aplicação dos recursos do fundo municipal de educação. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">Rodada de orientação sobre formalização, crédito e compras públicas para microempreendedores individuais de Ibirité. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">/eventos/14-conferencia-municipal-de-assistencia-social</t>
+          <t xml:space="preserve">/eventos/13-sessao-solene-de-entrega-do-premio-cidadao-ibiriteense</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Conferência Municipal de Assistência Social</t>
+          <t xml:space="preserve">Sessão solene de entrega do Prêmio Cidadão Ibiriteense</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/10/2026</t>
+          <t xml:space="preserve">26/11/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/10/2026</t>
+          <t xml:space="preserve">26/11/2026</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro Cultural de Ibirité</t>
+          <t xml:space="preserve">Câmara Municipal de Ibirité</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Conferência</t>
+          <t xml:space="preserve">Solenidade</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Etapa municipal com eleição de delegados para a conferência estadual, aberta a usuários, trabalhadores e entidades da rede. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">Homenagem às pessoas e instituições indicadas pelas entidades da sociedade civil ao longo do ano. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">/eventos/7-audiencia-publica-de-prestacao-de-contas-do-2o-quadrimestre</t>
+          <t xml:space="preserve">/eventos/14-conferencia-municipal-de-assistencia-social</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Audiência pública de prestação de contas do 2º quadrimestre</t>
+          <t xml:space="preserve">Conferência Municipal de Assistência Social</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/08/2026</t>
+          <t xml:space="preserve">10/12/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/08/2026</t>
+          <t xml:space="preserve">10/12/2026</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Câmara Municipal de Ibirité</t>
+          <t xml:space="preserve">Centro Cultural de Ibirité</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Audiência pública</t>
+          <t xml:space="preserve">Conferência</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apresentação dos relatórios de gestão fiscal e de execução orçamentária, em cumprimento à Lei de Responsabilidade Fiscal. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">Etapa municipal com eleição de delegados para a conferência estadual, aberta a usuários, trabalhadores e entidades da rede. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/eventos/6-capacitacao-de-servidores-em-contratacoes-publicas</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Capacitação de servidores em contratações públicas</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/08/2026</t>
+          <t xml:space="preserve">15/10/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/08/2026</t>
+          <t xml:space="preserve">15/10/2026</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Escola de Governo do Município</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Capacitação</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">Formação sobre a Lei 14.133/2021 para as equipes de planejamento, fiscalização e gestão de contratos das secretarias. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/eventos/5-semana-municipal-do-meio-ambiente</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Semana Municipal do Meio Ambiente</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">09/08/2026</t>
+          <t xml:space="preserve">09/10/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">09/08/2026</t>
+          <t xml:space="preserve">09/10/2026</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Parque Municipal</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Cultura e lazer</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t xml:space="preserve">Programação de cinco dias com plantio de mudas, oficinas nas escolas da rede e caminhada ecológica aberta ao público. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/eventos/4-reuniao-ordinaria-do-conselho-municipal-de-saude</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Reunião ordinária do Conselho Municipal de Saúde</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/08/2026</t>
+          <t xml:space="preserve">02/10/2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/08/2026</t>
+          <t xml:space="preserve">02/10/2026</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">Auditório da Secretaria Municipal de Saúde</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Reunião de conselho</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t xml:space="preserve">Pauta com a prestação de contas do quadrimestre e o acompanhamento das metas pactuadas na rede de atenção básica. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/eventos/3-mutirao-de-castracao-de-caes-e-gatos</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Mutirão de castração de cães e gatos</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/07/2026</t>
+          <t xml:space="preserve">23/09/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/07/2026</t>
+          <t xml:space="preserve">23/09/2026</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro de Controle de Zoonoses</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Saúde</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento por ordem de inscrição, com vagas divulgadas na semana anterior no portal e nas unidades de saúde. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/eventos/2-feira-da-agricultura-familiar</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">Feira da Agricultura Familiar</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/07/2026</t>
+          <t xml:space="preserve">11/09/2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/07/2026</t>
+          <t xml:space="preserve">11/09/2026</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">Praça central do bairro Durval de Barros</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Feira</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t xml:space="preserve">Produtores do município expõem hortaliças, frutas, queijos e artesanato, com apoio da Secretaria de Desenvolvimento Econômico. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/eventos/1-audiencia-publica-da-lei-de-diretrizes-orcamentarias</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Audiência pública da Lei de Diretrizes Orçamentárias</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/07/2026</t>
+          <t xml:space="preserve">28/08/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/07/2026</t>
+          <t xml:space="preserve">28/08/2026</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">Câmara Municipal de Ibirité</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Audiência pública</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">Apresentação e discussão das metas e prioridades da administração para o exercício seguinte, com participação aberta à população. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>