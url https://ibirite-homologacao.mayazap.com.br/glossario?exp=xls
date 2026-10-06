--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -46,1129 +46,2299 @@
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Definição</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Como as pessoas também chamam</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Área</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte da definição</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Norma que define o termo</t>
         </is>
       </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Formas da palavra</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Área temática</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Não marcar automaticamente</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Módulos onde o termo pode ser marcado</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Status editorial</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Definição atualizada em</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/29-certidao-negativa-de-debitos</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Certidão negativa de débitos</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">CND</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Documento que comprova que a pessoa ou a empresa não tem débito em aberto com a Fazenda Municipal. Havendo débito parcelado e em dia, o Município emite certidão positiva com efeito de negativa, que vale o mesmo.&lt;/p&gt;</t>
+          <t xml:space="preserve">Documento que comprova que a pessoa ou a empresa não tem débito em aberto com a Fazenda Municipal. Havendo débito parcelado e em dia, o Município emite certidão positiva com efeito de negativa, que vale o mesmo.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">nada consta
 certidão negativa
 certidão de quitação
 certidão para participar de licitação</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tributos</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 5.172/1966 (Código Tributário Nacional), arts. 205 e 206</t>
         </is>
       </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/20-chamamento-publico</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Chamamento público</t>
         </is>
       </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Convocação aberta que o Município publica para escolher, entre organizações da sociedade civil interessadas, com qual delas vai firmar uma parceria. É o equivalente da licitação no mundo das parcerias.&lt;/p&gt;</t>
+          <t xml:space="preserve">Convocação aberta que o Município publica para escolher, entre organizações da sociedade civil interessadas, com qual delas vai firmar uma parceria. É o equivalente da licitação no mundo das parcerias.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">edital para entidades
 seleção de organizações
 edital de parceria
 convocação de ONG</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 13.019/2014, art. 2º, inciso XII</t>
         </is>
       </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/15-dispensa-de-licitacao</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Dispensa de licitação</t>
         </is>
       </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Contratação direta permitida por lei em situações específicas, como valor pequeno ou emergência. Dispensa não é ausência de regra: o processo continua, com justificativa, pesquisa de preço e publicação.&lt;/p&gt;</t>
+          <t xml:space="preserve">Contratação direta permitida por lei em situações específicas, como valor pequeno ou emergência. Dispensa não é ausência de regra: o processo continua, com justificativa, pesquisa de preço e publicação.</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">compra direta
 compra sem licitação
 contratação de pequeno valor
 compra emergencial</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 14.133/2021, art. 75</t>
         </is>
       </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/13-divida-ativa</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Dívida ativa</t>
         </is>
       </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O conjunto dos débitos com o Município que venceram e não foram pagos, depois de inscritos formalmente. Inscrito em dívida ativa, o débito pode ser cobrado na Justiça e impede a emissão de certidão negativa.&lt;/p&gt;</t>
+          <t xml:space="preserve">O conjunto dos débitos com o Município que venceram e não foram pagos, depois de inscritos formalmente. Inscrito em dívida ativa, o débito pode ser cobrado na Justiça e impede a emissão de certidão negativa.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">imposto atrasado
 IPTU atrasado
 débito inscrito para cobrança
 execução fiscal</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Tributos</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 4.320/1964, art. 39</t>
         </is>
       </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/5-dotacao-orcamentaria</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Dotação orçamentária</t>
         </is>
       </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O limite de dinheiro que o orçamento autorizou para uma finalidade específica, como &amp;quot;manutenção das escolas&amp;quot;. Gastar acima da dotação exige lei ou decreto que a reforce, e é por isso que a dotação aparece citada em todo empenho.&lt;/p&gt;</t>
+          <t xml:space="preserve">O limite de dinheiro que o orçamento autorizou para uma finalidade específica, como "manutenção das escolas". Gastar acima da dotação exige lei ou decreto que a reforce, e é por isso que a dotação aparece citada em todo empenho.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">verba
 rubrica
 dinheiro previsto no orçamento
 verba da secretaria</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 4.320/1964, art. 59</t>
         </is>
       </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/23-emenda-parlamentar</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Emenda parlamentar</t>
         </is>
       </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Destinação de recursos feita por deputado ou senador a um município, dentro do orçamento da União ou do Estado. O dinheiro chega ao Município em repasses, e é a soma desses repasses que aparece como valor realizado na página de emendas deste portal.&lt;/p&gt;</t>
+          <t xml:space="preserve">Destinação de recursos feita por deputado ou senador a um município, dentro do orçamento da União ou do Estado. O dinheiro chega ao Município em repasses, e é a soma desses repasses que aparece como valor realizado na página de emendas deste portal.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">verba de deputado
 dinheiro de deputado ou senador
 recurso indicado por parlamentar
 emenda federal</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">Constituição Federal, art. 166, §§ 9º a 12</t>
         </is>
       </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/1-empenho</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Empenho</t>
         </is>
       </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;É o primeiro dos três passos da despesa pública. O Município reserva o dinheiro para pagar algo que ainda vai receber, e essa reserva não pode ser usada para outra coisa. Empenho não é pagamento: é a promessa formal de que o dinheiro existe e está separado.&lt;/p&gt;</t>
+          <t xml:space="preserve">É o primeiro dos três passos da despesa pública. O Município reserva o dinheiro para pagar algo que ainda vai receber, e essa reserva não pode ser usada para outra coisa. Empenho não é pagamento: é a promessa formal de que o dinheiro existe e está separado.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">reserva de verba
 dinheiro reservado
 reserva orçamentária
 promessa de pagamento</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 4.320/1964, art. 58</t>
         </is>
       </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/16-inexigibilidade-de-licitacao</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Inexigibilidade de licitação</t>
         </is>
       </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Contratação direta quando a disputa é impossível porque só existe um fornecedor capaz de atender, ou o serviço é de natureza singular. A diferença para a dispensa é essa: aqui não há competição possível.&lt;/p&gt;</t>
+          <t xml:space="preserve">Contratação direta quando a disputa é impossível porque só existe um fornecedor capaz de atender, ou o serviço é de natureza singular. A diferença para a dispensa é essa: aqui não há competição possível.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">fornecedor exclusivo
 fornecedor único
 contratação sem concorrência possível
 notória especialização</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 14.133/2021, art. 74</t>
         </is>
       </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/7-lei-de-diretrizes-orcamentarias</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei de Diretrizes Orçamentárias</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">LDO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A lei anual que escolhe, dentro do plano de quatro anos, quais prioridades entram no orçamento do ano seguinte e quais regras esse orçamento vai seguir.&lt;/p&gt;</t>
+          <t xml:space="preserve">A lei anual que escolhe, dentro do plano de quatro anos, quais prioridades entram no orçamento do ano seguinte e quais regras esse orçamento vai seguir.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">lei das prioridades do ano
 regras do orçamento do ano seguinte
 diretrizes do orçamento</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">Constituição Federal, art. 165, inciso II</t>
         </is>
       </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/9-lei-de-responsabilidade-fiscal</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei de Responsabilidade Fiscal</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">LRF</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A lei que impõe limites de gasto e de endividamento aos governos e obriga a publicar relatórios periódicos de execução. É dela que vêm o limite de despesa com pessoal e a maior parte dos relatórios que este portal publica.&lt;/p&gt;</t>
+          <t xml:space="preserve">A lei que impõe limites de gasto e de endividamento aos governos e obriga a publicar relatórios periódicos de execução. É dela que vêm o limite de despesa com pessoal e a maior parte dos relatórios que este portal publica.</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Complementar 101
 lei que limita o gasto com pessoal
 limite de gasto com folha
 lei fiscal</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Complementar 101/2000</t>
         </is>
       </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/30-lei-geral-de-protecao-de-dados</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Geral de Proteção de Dados</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">LGPD</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A lei que diz como órgãos públicos e empresas podem tratar dados pessoais. É por causa dela que este portal publica o dado que interessa ao controle público e esconde o que identifica pessoa sem necessidade.&lt;/p&gt;</t>
+          <t xml:space="preserve">A lei que diz como órgãos públicos e empresas podem tratar dados pessoais. É por causa dela que este portal publica o dado que interessa ao controle público e esconde o que identifica pessoa sem necessidade.</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">lei de dados pessoais
 proteção de dados
 privacidade dos dados</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Legislação</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 13.709/2018</t>
         </is>
       </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/8-lei-orcamentaria-anual</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Orçamentária Anual</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">LOA</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A lei que fixa, para um ano, quanto o Município espera arrecadar e quanto pode gastar em cada área. É o documento que autoriza a despesa: sem previsão nela, não há gasto legal.&lt;/p&gt;</t>
+          <t xml:space="preserve">A lei que fixa, para um ano, quanto o Município espera arrecadar e quanto pode gastar em cada área. É o documento que autoriza a despesa: sem previsão nela, não há gasto legal.</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">orçamento do ano
 orçamento anual
 lei do orçamento
 quanto o Município pode gastar no ano</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">Constituição Federal, art. 165, inciso III</t>
         </is>
       </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/2-liquidacao</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">Liquidação</t>
         </is>
       </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;É o segundo passo: alguém confere que o serviço foi mesmo prestado ou que o material foi mesmo entregue, com a nota fiscal na mão. Só depois dessa conferência a dívida do Município passa a ser exigível.&lt;/p&gt;</t>
+          <t xml:space="preserve">É o segundo passo: alguém confere que o serviço foi mesmo prestado ou que o material foi mesmo entregue, com a nota fiscal na mão. Só depois dessa conferência a dívida do Município passa a ser exigível.</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">atesto
 conferência da entrega
 aceite do serviço
 conferência da nota fiscal</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 4.320/1964, art. 63</t>
         </is>
       </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/26-ouvidoria</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Ouvidoria</t>
         </is>
       </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O canal por onde o cidadão apresenta reclamação, denúncia, sugestão, elogio ou solicitação sobre o serviço público. Diferente do e-SIC, aqui não se pede informação: avalia-se o atendimento recebido.&lt;/p&gt;</t>
+          <t xml:space="preserve">O canal por onde o cidadão apresenta reclamação, denúncia, sugestão, elogio ou solicitação sobre o serviço público. Diferente do e-SIC, aqui não se pede informação: avalia-se o atendimento recebido.</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">reclamação
 denúncia
 onde reclamar da Prefeitura
 sugestão e elogio</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Legislação</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 13.460/2017, arts. 5º a 16</t>
         </is>
       </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/3-pagamento</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">Pagamento</t>
         </is>
       </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;É o terceiro e último passo: o dinheiro sai da conta do Município e chega a quem forneceu. Nas páginas de transparência, a diferença entre o empenhado e o pago é justamente o que ainda não saiu do caixa.&lt;/p&gt;</t>
+          <t xml:space="preserve">É o terceiro e último passo: o dinheiro sai da conta do Município e chega a quem forneceu. Nas páginas de transparência, a diferença entre o empenhado e o pago é justamente o que ainda não saiu do caixa.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">quitação
 valor pago
 dinheiro que já saiu do caixa
 pagamento a fornecedor</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 4.320/1964, art. 64</t>
         </is>
       </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/17-plano-de-contratacoes-anual</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Plano de Contratações Anual</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">PCA</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Documento em que o Município reúne, antes do início do ano, tudo o que pretende contratar no exercício seguinte. Serve para planejar a compra em vez de reagir à urgência, e é publicado para que qualquer pessoa possa consultar.&lt;/p&gt;</t>
+          <t xml:space="preserve">Documento em que o Município reúne, antes do início do ano, tudo o que pretende contratar no exercício seguinte. Serve para planejar a compra em vez de reagir à urgência, e é publicado para que qualquer pessoa possa consultar.</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">lista de compras do ano
 o que a Prefeitura vai comprar
 planejamento das compras
 calendário de licitações</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 14.133/2021, art. 12, inciso VII, e § 1º</t>
         </is>
       </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/6-plano-plurianual</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">Plano Plurianual</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">PPA</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A lei que diz o que o Município pretende fazer nos próximos quatro anos, com metas e programas. É o plano de longo prazo do qual as leis anuais do orçamento têm de descender.&lt;/p&gt;</t>
+          <t xml:space="preserve">A lei que diz o que o Município pretende fazer nos próximos quatro anos, com metas e programas. É o plano de longo prazo do qual as leis anuais do orçamento têm de descender.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">plano de quatro anos
 planejamento de longo prazo
 plano de metas do Município</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t xml:space="preserve">Constituição Federal, art. 165, inciso I</t>
         </is>
       </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/18-portal-nacional-de-contratacoes-publicas</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">Portal Nacional de Contratações Públicas</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">PNCP</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Sítio oficial onde União, Estados e Municípios divulgam de forma centralizada seus editais, contratos e planos de contratação, para que tudo possa ser consultado num lugar só.&lt;/p&gt;</t>
+          <t xml:space="preserve">Sítio oficial onde União, Estados e Municípios divulgam de forma centralizada seus editais, contratos e planos de contratação, para que tudo possa ser consultado num lugar só.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">portal nacional de licitações
 site das licitações do país
 onde ficam os editais de todo o Brasil</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 14.133/2021, art. 174</t>
         </is>
       </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/27-precatorio</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve">Precatório</t>
         </is>
       </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Ordem de pagamento expedida pela Justiça contra o Município depois que a decisão não cabe mais recurso. Entra na fila de pagamento do orçamento do ano seguinte, na ordem em que foi apresentado.&lt;/p&gt;</t>
+          <t xml:space="preserve">Ordem de pagamento expedida pela Justiça contra o Município depois que a decisão não cabe mais recurso. Entra na fila de pagamento do orçamento do ano seguinte, na ordem em que foi apresentado.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">dívida judicial
 dívida da Prefeitura na Justiça
 pagamento determinado pela Justiça
 fila de pagamento judicial</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t xml:space="preserve">Constituição Federal, art. 100</t>
         </is>
       </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/14-pregao-eletronico</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">Pregão eletrônico</t>
         </is>
       </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Modalidade de licitação para comprar bens e serviços comuns, feita pela internet, em que as empresas disputam por lances e vence a proposta de menor preço que atenda ao edital.&lt;/p&gt;</t>
+          <t xml:space="preserve">Modalidade de licitação para comprar bens e serviços comuns, feita pela internet, em que as empresas disputam por lances e vence a proposta de menor preço que atenda ao edital.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">licitação pela internet
 licitação on-line
 disputa por lances
 compra pela internet</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 14.133/2021, arts. 6º, XLI, e 29</t>
         </is>
       </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/12-receita-corrente-liquida</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">Receita corrente líquida</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">RCL</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A soma do que o Município arrecada no ano, tirando o que é apenas repasse de passagem. Serve de régua: os limites de gasto com pessoal e de dívida são calculados como um percentual dela.&lt;/p&gt;</t>
+          <t xml:space="preserve">A soma do que o Município arrecada no ano, tirando o que é apenas repasse de passagem. Serve de régua: os limites de gasto com pessoal e de dívida são calculados como um percentual dela.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">arrecadação líquida do ano
 quanto o Município arrecada por ano
 base de cálculo dos limites</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Complementar 101/2000, art. 2º, inciso IV</t>
         </is>
       </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/11-relatorio-de-gestao-fiscal</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">Relatório de Gestão Fiscal</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">RGF</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Relatório publicado a cada quatro meses que mostra se o Município ficou dentro dos limites de despesa com pessoal, de dívida e de garantias.&lt;/p&gt;</t>
+          <t xml:space="preserve">Relatório publicado a cada quatro meses que mostra se o Município ficou dentro dos limites de despesa com pessoal, de dívida e de garantias.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">relatório quadrimestral
 relatório de quatro em quatro meses
 relatório dos limites de pessoal e dívida</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Complementar 101/2000, art. 54</t>
         </is>
       </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/10-relatorio-resumido-da-execucao-orcamentaria</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve">Relatório Resumido da Execução Orçamentária</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">RREO</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Relatório publicado a cada dois meses que mostra quanto o Município arrecadou e quanto gastou até ali, comparado com o que o orçamento previa.&lt;/p&gt;</t>
+          <t xml:space="preserve">Relatório publicado a cada dois meses que mostra quanto o Município arrecadou e quanto gastou até ali, comparado com o que o orçamento previa.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">relatório bimestral
 relatório de dois em dois meses
 balancete bimestral
 relatório de arrecadação e gasto</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Complementar 101/2000, art. 52</t>
         </is>
       </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/4-restos-a-pagar</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve">Restos a pagar</t>
         </is>
       </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Despesa que foi empenhada num ano e não foi paga até 31 de dezembro. Ela atravessa o ano e continua devida, por isso aparece separada nos relatórios: é dívida do exercício passado sendo paga com caixa do atual.&lt;/p&gt;</t>
+          <t xml:space="preserve">Despesa que foi empenhada num ano e não foi paga até 31 de dezembro. Ela atravessa o ano e continua devida, por isso aparece separada nos relatórios: é dívida do exercício passado sendo paga com caixa do atual.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">conta do ano passado
 dívida do exercício anterior
 despesa que passou do ano
 conta atrasada da Prefeitura</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Orçamento e finanças</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 4.320/1964, art. 36</t>
         </is>
       </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/25-servico-de-informacao-ao-cidadao</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t xml:space="preserve">Serviço de Informação ao Cidadão</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">e-SIC</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O canal por onde qualquer pessoa pede uma informação pública que ainda não esteja publicada, sem precisar dizer por que quer. O pedido gera número de protocolo e tem prazo de resposta contado em lei.&lt;/p&gt;</t>
+          <t xml:space="preserve">O canal por onde qualquer pessoa pede uma informação pública que ainda não esteja publicada, sem precisar dizer por que quer. O pedido gera número de protocolo e tem prazo de resposta contado em lei.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">pedido de informação
 Lei de Acesso à Informação
 LAI
 como pedir um documento à Prefeitura</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Legislação</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 12.527/2011, arts. 10 a 14</t>
         </is>
       </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/19-termo-aditivo</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo aditivo</t>
         </is>
       </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Documento que altera um contrato já assinado, para mudar prazo, quantidade ou valor dentro dos limites que a lei permite. Nas páginas de contratos deste portal, o aditivo aparece ligado ao contrato de origem.&lt;/p&gt;</t>
+          <t xml:space="preserve">Documento que altera um contrato já assinado, para mudar prazo, quantidade ou valor dentro dos limites que a lei permite. Nas páginas de contratos deste portal, o aditivo aparece ligado ao contrato de origem.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">prorrogação de contrato
 renovação de contrato
 alteração de contrato
 acréscimo de valor no contrato</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 14.133/2021, arts. 124 a 136</t>
         </is>
       </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/21-termo-de-colaboracao</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
         </is>
       </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Parceria com organização da sociedade civil para executar uma política pública proposta pela Administração, com repasse de dinheiro público e prestação de contas.&lt;/p&gt;</t>
+          <t xml:space="preserve">Parceria com organização da sociedade civil para executar uma política pública proposta pela Administração, com repasse de dinheiro público e prestação de contas.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">convênio com entidade
 parceria proposta pela Prefeitura
 repasse para entidade</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 13.019/2014, art. 2º, inciso VII</t>
         </is>
       </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/22-termo-de-fomento</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de fomento</t>
         </is>
       </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Parceria com organização da sociedade civil para executar um projeto proposto pela própria organização, também com repasse de dinheiro público e prestação de contas.&lt;/p&gt;</t>
+          <t xml:space="preserve">Parceria com organização da sociedade civil para executar um projeto proposto pela própria organização, também com repasse de dinheiro público e prestação de contas.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">convênio com entidade
 parceria proposta pela organização
 apoio a projeto de entidade</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações e contratos</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 13.019/2014, art. 2º, inciso VIII</t>
         </is>
       </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/24-transparencia-ativa</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t xml:space="preserve">Transparência ativa</t>
         </is>
       </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;É a informação que o Município publica por conta própria, sem ninguém pedir, como este portal faz com licitações, contratos e despesas. O oposto é a transparência passiva, em que a informação é entregue depois de um pedido.&lt;/p&gt;</t>
+          <t xml:space="preserve">É a informação que o Município publica por conta própria, sem ninguém pedir, como este portal faz com licitações, contratos e despesas. O oposto é a transparência passiva, em que a informação é entregue depois de um pedido.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">informação publicada sem precisar pedir
 publicação obrigatória
 portal da transparência</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Legislação</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 12.527/2011, art. 8º</t>
         </is>
       </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">/glossario/28-valor-venal</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor venal</t>
         </is>
       </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A avaliação que o Município atribui a um imóvel e usa como base para calcular o IPTU e o ITBI. Não é o preço de mercado nem o valor da escritura: é a base de cálculo do tributo.&lt;/p&gt;</t>
+          <t xml:space="preserve">A avaliação que o Município atribui a um imóvel e usa como base para calcular o IPTU e o ITBI. Não é o preço de mercado nem o valor da escritura: é a base de cálculo do tributo.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">valor do imóvel para o IPTU
 avaliação do imóvel pela Prefeitura
 base de cálculo do IPTU e do ITBI</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Tributos</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei 5.172/1966 (Código Tributário Nacional), arts. 33 e 38</t>
         </is>
       </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>