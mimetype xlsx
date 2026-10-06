--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -31,353 +31,743 @@
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Galeria</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Crédito</t>
         </is>
       </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Licença de uso</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Autor da obra</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projeto vinculado</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · endereço</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/12-vice-prefeito-de-ibirite-retrato-oficial</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Vice-prefeito de Ibirité · retrato oficial</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Retrato oficial do vice-prefeito do Município de Ibirité, publicado na página de gestores do portal.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Institucional</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/12/arquivo</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vice.jpg</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21807</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/11-prefeito-de-ibirite-retrato-oficial</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeito de Ibirité · retrato oficial</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Retrato oficial do prefeito do Município de Ibirité, publicado na página de gestores do portal.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Institucional</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/11/arquivo</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">prefeito.jpg</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23403</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/10-ibirite-ip-aplicativo-de-iluminacao-publica</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Ibirité IP · aplicativo de iluminação pública</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre o aplicativo Ibirité IP, usado para avisar sobre poste sem luz.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento ao cidadão</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/10/arquivo</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-10.png</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">76845</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/9-ouvidoria-municipal</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ouvidoria municipal</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Ouvidoria de Ibirité, com os canais para sugestões, denúncias, informações e elogios.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento ao cidadão</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/9/arquivo</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-09.png</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">128312</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/8-unidades-basicas-de-saude</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidades Básicas de Saúde</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre os endereços e horários das Unidades Básicas de Saúde.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">Saúde</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/8/arquivo</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-08.png</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">80132</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/7-icms-esportivo</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">ICMS Esportivo</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre o cadastro no programa ICMS Esportivo.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">Empresas e tributos</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/7/arquivo</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-07.png</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">441702</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/6-renovacao-de-alvara</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Renovação de alvará</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre a emissão da guia de renovação de alvará.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">Empresas e tributos</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/6/arquivo</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-06.png</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">218834</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/5-atendimento-por-whatsapp</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento por WhatsApp</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre o atendimento ao cidadão por WhatsApp, com o número de telefone impresso na arte.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento ao cidadão</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/5/arquivo</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-05.png</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">762967</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/4-alvara-legal</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Alvará Legal</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre o programa Alvará Legal, dirigido às empresas do município.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">Empresas e tributos</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/4/arquivo</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-04.png</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">210089</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/3-estagio-na-rede-municipal-de-ensino</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Estágio na rede municipal de ensino</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre as inscrições para estágio remunerado na rede municipal de ensino.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">Educação</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/3/arquivo</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-03.png</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">335652</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/2-lei-aldir-blanc-editais-publicados</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Aldir Blanc · editais publicados</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre os editais da Lei Aldir Blanc, com o texto do anúncio impresso na própria arte.</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">Eventos</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/2/arquivo</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-02.png</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">375062</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/1-feira-da-praca-da-estacao</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Feira da Praça da Estação</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre a inauguração da Feira da Praça da Estação, com o texto do anúncio impresso na própria arte.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Eventos</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/1/arquivo</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-01.png</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">947062</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>