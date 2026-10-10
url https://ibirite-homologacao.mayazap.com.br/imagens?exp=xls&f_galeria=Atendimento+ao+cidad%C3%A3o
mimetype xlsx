--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -31,110 +31,230 @@
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Galeria</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Crédito</t>
         </is>
       </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Licença de uso</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Autor da obra</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projeto vinculado</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · endereço</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/10-ibirite-ip-aplicativo-de-iluminacao-publica</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ibirité IP · aplicativo de iluminação pública</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre o aplicativo Ibirité IP, usado para avisar sobre poste sem luz.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento ao cidadão</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/10/arquivo</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-10.png</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">76845</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/9-ouvidoria-municipal</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Ouvidoria municipal</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Ouvidoria de Ibirité, com os canais para sugestões, denúncias, informações e elogios.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento ao cidadão</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/9/arquivo</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-09.png</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">128312</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/5-atendimento-por-whatsapp</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento por WhatsApp</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre o atendimento ao cidadão por WhatsApp, com o número de telefone impresso na arte.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento ao cidadão</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/5/arquivo</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-05.png</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">762967</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>