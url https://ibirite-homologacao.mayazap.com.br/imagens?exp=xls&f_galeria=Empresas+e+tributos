--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -31,110 +31,230 @@
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Galeria</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Crédito</t>
         </is>
       </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Licença de uso</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Autor da obra</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projeto vinculado</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · endereço</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/7-icms-esportivo</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">ICMS Esportivo</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre o cadastro no programa ICMS Esportivo.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Empresas e tributos</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/7/arquivo</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-07.png</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">441702</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/6-renovacao-de-alvara</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Renovação de alvará</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre a emissão da guia de renovação de alvará.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Empresas e tributos</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/6/arquivo</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-06.png</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">218834</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/4-alvara-legal</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Alvará Legal</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Peça de divulgação da Prefeitura de Ibirité sobre o programa Alvará Legal, dirigido às empresas do município.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Empresas e tributos</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/4/arquivo</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-04.png</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">210089</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>