--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -31,83 +31,173 @@
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Galeria</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Crédito</t>
         </is>
       </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Licença de uso</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Autor da obra</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projeto vinculado</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · endereço</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/12-vice-prefeito-de-ibirite-retrato-oficial</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Vice-prefeito de Ibirité · retrato oficial</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Retrato oficial do vice-prefeito do Município de Ibirité, publicado na página de gestores do portal.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Institucional</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/12/arquivo</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vice.jpg</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21807</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/imagens/11-prefeito-de-ibirite-retrato-oficial</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeito de Ibirité · retrato oficial</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Retrato oficial do prefeito do Município de Ibirité, publicado na página de gestores do portal.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Institucional</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeitura Municipal de Ibirité</t>
         </is>
       </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/imagens/11/arquivo</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">prefeito.jpg</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23403</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>