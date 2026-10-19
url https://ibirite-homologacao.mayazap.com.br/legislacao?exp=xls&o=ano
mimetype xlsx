--- v0 (2026-08-21)
+++ v1 (2026-10-19)
@@ -36,797 +36,1672 @@
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ementa</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ano</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Texto integral</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vigência</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data de publicação</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Órgão emissor</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Categoria LAI</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF da norma · endereço</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF da norma · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF da norma · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/1-dispoe-sobre-o-calendario-oficial-de-eventos-do-municipio-norma-simulada-para-a</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Dispõe sobre o calendário oficial de eventos do Município · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">lei</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">3200/2022</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dispõe sobre o calendário oficial de eventos do Município.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Dispõe sobre o calendário oficial de eventos do Município. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/6-dispoe-sobre-o-parcelamento-do-solo-urbano-e-da-outras-providencias-norma-simula</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Dispõe sobre o parcelamento do solo urbano e dá outras providências · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">lei complementar</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">3205/2022</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dispõe sobre o parcelamento do solo urbano e dá outras providências.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Dispõe sobre o parcelamento do solo urbano e dá outras providências. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/11-institui-a-comissao-municipal-de-acompanhamento-de-contratos-norma-simulada-para</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Institui a comissão municipal de acompanhamento de contratos · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">decreto</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">3210/2022</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Institui a comissão municipal de acompanhamento de contratos.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Institui a comissão municipal de acompanhamento de contratos. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/16-designa-os-fiscais-dos-contratos-de-manutencao-predial-norma-simulada-para-a-pro</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Designa os fiscais dos contratos de manutenção predial · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">portaria</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">3215/2022</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Designa os fiscais dos contratos de manutenção predial.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Designa os fiscais dos contratos de manutenção predial. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/21-autoriza-o-municipio-a-firmar-parcerias-com-organizacoes-da-sociedade-civil-norm</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Autoriza o município a firmar parcerias com organizações da sociedade civil · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">lei</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">3220/2022</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Autoriza o município a firmar parcerias com organizações da sociedade civil.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Autoriza o município a firmar parcerias com organizações da sociedade civil. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/2-institui-o-programa-municipal-de-incentivo-a-leitura-nas-escolas-da-rede-norma-s</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Institui o programa municipal de incentivo à leitura nas escolas da rede · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">lei</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">3201/2023</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Institui o programa municipal de incentivo à leitura nas escolas da rede.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Institui o programa municipal de incentivo à leitura nas escolas da rede. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/7-reestrutura-o-plano-de-cargos-e-vencimentos-do-quadro-de-servidores-norma-simula</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Reestrutura o plano de cargos e vencimentos do quadro de servidores · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">lei complementar</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">3206/2023</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Reestrutura o plano de cargos e vencimentos do quadro de servidores.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Reestrutura o plano de cargos e vencimentos do quadro de servidores. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/12-dispoe-sobre-a-politica-de-seguranca-da-informacao-da-administracao-direta-norma</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Dispõe sobre a política de segurança da informação da administração direta · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">decreto</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">3211/2023</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dispõe sobre a política de segurança da informação da administração direta.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Dispõe sobre a política de segurança da informação da administração direta. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/17-aprova-o-regimento-interno-do-conselho-municipal-de-saude-norma-simulada-para-a</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Aprova o regimento interno do conselho municipal de saúde · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">resolução</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">3216/2023</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Aprova o regimento interno do conselho municipal de saúde.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Aprova o regimento interno do conselho municipal de saúde. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/22-regulamenta-a-publicacao-dos-atos-oficiais-no-diario-eletronico-do-municipio-nor</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Regulamenta a publicação dos atos oficiais no diário eletrônico do município · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">decreto</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">3221/2023</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Regulamenta a publicação dos atos oficiais no diário eletrônico do município.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Regulamenta a publicação dos atos oficiais no diário eletrônico do município. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/3-dispoe-sobre-a-denominacao-de-logradouros-publicos-no-municipio-norma-simulada-p</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Dispõe sobre a denominação de logradouros públicos no município · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">lei</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">3202/2024</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dispõe sobre a denominação de logradouros públicos no município.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Dispõe sobre a denominação de logradouros públicos no município. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/8-regulamenta-o-funcionamento-do-sistema-municipal-de-protocolo-eletronico-norma-s</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Regulamenta o funcionamento do sistema municipal de protocolo eletrônico · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">decreto</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">3207/2024</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Regulamenta o funcionamento do sistema municipal de protocolo eletrônico.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Regulamenta o funcionamento do sistema municipal de protocolo eletrônico. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/13-designa-a-comissao-permanente-de-avaliacao-de-documentos-de-arquivo-norma-simula</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">Designa a comissão permanente de avaliação de documentos de arquivo · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">portaria</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">3212/2024</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Designa a comissão permanente de avaliação de documentos de arquivo.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Designa a comissão permanente de avaliação de documentos de arquivo. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/18-aprova-o-plano-municipal-de-gestao-de-residuos-solidos-norma-simulada-para-a-pro</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Aprova o plano municipal de gestão de resíduos sólidos · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">resolução</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">3217/2024</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Aprova o plano municipal de gestão de resíduos sólidos.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Aprova o plano municipal de gestão de resíduos sólidos. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/23-institui-o-comite-de-governanca-digital-da-prefeitura-norma-simulada-para-a-prov</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">Institui o comitê de governança digital da Prefeitura · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">portaria</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">3222/2024</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Institui o comitê de governança digital da Prefeitura.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Institui o comitê de governança digital da Prefeitura. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/4-institui-a-politica-municipal-de-atencao-a-pessoa-idosa-norma-simulada-para-a-pr</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Institui a política municipal de atenção à pessoa idosa · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">lei</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">3203/2025</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Institui a política municipal de atenção à pessoa idosa.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Institui a política municipal de atenção à pessoa idosa. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/9-dispoe-sobre-o-ponto-facultativo-nas-reparticoes-publicas-municipais-norma-simul</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">Dispõe sobre o ponto facultativo nas repartições públicas municipais · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">decreto</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">3208/2025</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dispõe sobre o ponto facultativo nas repartições públicas municipais.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Dispõe sobre o ponto facultativo nas repartições públicas municipais. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/14-institui-o-grupo-de-trabalho-de-acessibilidade-digital-do-portal-do-municipio-no</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">Institui o grupo de trabalho de acessibilidade digital do portal do município · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">portaria</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">3213/2025</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Institui o grupo de trabalho de acessibilidade digital do portal do município.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Institui o grupo de trabalho de acessibilidade digital do portal do município. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/19-dispoe-sobre-os-criterios-de-distribuicao-de-vagas-na-educacao-infantil-norma-si</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve">Dispõe sobre os critérios de distribuição de vagas na educação infantil · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">resolução</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">3218/2025</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Dispõe sobre os critérios de distribuição de vagas na educação infantil.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Dispõe sobre os critérios de distribuição de vagas na educação infantil. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/24-aprova-o-plano-de-aplicacao-dos-recursos-do-fundo-municipal-de-cultura-norma-sim</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">Aprova o plano de aplicação dos recursos do fundo municipal de cultura · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">resolução</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">3223/2025</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Aprova o plano de aplicação dos recursos do fundo municipal de cultura.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Aprova o plano de aplicação dos recursos do fundo municipal de cultura. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/5-altera-dispositivos-do-codigo-tributario-do-municipio-norma-simulada-para-a-prov</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">Altera dispositivos do Código Tributário do Município · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">lei complementar</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">3204/2026</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Altera dispositivos do Código Tributário do Município.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Altera dispositivos do Código Tributário do Município. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/10-regulamenta-a-concessao-de-diarias-aos-servidores-em-deslocamento-norma-simulada</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">Regulamenta a concessão de diárias aos servidores em deslocamento · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">decreto</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">3209/2026</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Regulamenta a concessão de diárias aos servidores em deslocamento.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Regulamenta a concessão de diárias aos servidores em deslocamento. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/15-estabelece-o-fluxo-de-atendimento-dos-pedidos-de-acesso-a-informacao-norma-simul</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve">Estabelece o fluxo de atendimento dos pedidos de acesso à informação · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">portaria</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">3214/2026</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Estabelece o fluxo de atendimento dos pedidos de acesso à informação.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Estabelece o fluxo de atendimento dos pedidos de acesso à informação. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">/legislacao/20-aprova-o-regulamento-do-conselho-municipal-de-assistencia-social-norma-simulada</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve">Aprova o regulamento do conselho municipal de assistência social · norma simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve">resolução</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">3219/2026</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Aprova o regulamento do conselho municipal de assistência social.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.&lt;/p&gt;&lt;p&gt;O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação exigida pelo item 9.5.1 do Termo de Referência.&lt;/p&gt;</t>
+          <t xml:space="preserve">Aprova o regulamento do conselho municipal de assistência social. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O texto integral da norma vigente é publicado pela Procuradoria do Município. Este registro existe para permitir a verificação exaustiva do módulo de legislação.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>