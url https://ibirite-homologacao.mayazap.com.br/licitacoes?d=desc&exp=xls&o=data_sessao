--- v0 (2026-08-21)
+++ v1 (2026-10-13)
@@ -106,781 +106,2216 @@
       <c r="P1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço da sala de disputa</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t xml:space="preserve">Pregoeiro ou agente de contratação</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contato do pregoeiro</t>
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t xml:space="preserve">Identificação no PNCP</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço da publicação no PNCP</t>
         </is>
       </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Categoria do edital</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destaque na página inicial</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aviso, retificação ou suspensão</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edital e anexos · endereço</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edital e anexos · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edital e anexos · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">/licitacoes/1-contratacao-de-empresa-de-engenharia-para-a-construcao-de-quadra-poliesportiva-c</t>
+          <t xml:space="preserve">/licitacoes/2-contratacao-de-empresa-especializada-em-engenharia-sob-o-regime-de-contratacao-s</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa de engenharia para a construção de quadra poliesportiva coberta em unidade da rede municipal de ensino, com fornecimento de material e mão de obra. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">Contratação de empresa especializada em engenharia, sob o regime de contratação semi-integrada, para a elaboração dos projetos executivos e a execução das obras de duplicação do trecho da Rodovia MG-040, conhecido como "Estrada Velha", no Município de Ibirité/MG, compreendendo os serviços de terraplenagem, pavimentação, drenagem pluvial, sinalização viária, obras de arte correntes, obras complementares, dispositivos de segurança viária e demais intervenções necessárias à implantação do empreendimento, bem como a elaboração dos projetos executivos e a execução das obras de revitalização dos acessos à Praça da Estação, abrangendo adequações urbanísticas, pavimentação, calçamento, acessibilidade, paisagismo e demais serviços correlatos, observadas as diretrizes estabelecidas nos projetos básicos elaborados pela Administração Municipal, viabilizados por meio dos recursos do Programa de Apoio a Projetos de Infraestrutura Turística (Programa nº 5400020200001), decorrentes do Contrato de Repasse nº 909175/2020, celebrado entre a União, por intermédio do Ministério do Turismo, e o Município de Ibirité, sob a gestão da Caixa Econômica Federal.
+Órgão: Secretaria Municipal de Obras e Urbanismo · Processo: 190/2026 · Publicado em: 24/07/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 9
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/cp-10-2026/21534</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Concorrência</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">900</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">encerrada</t>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17/09/2026 09:30</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/03/2026</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/03/2026</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/03/2026</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/03/2026</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/03/2026 10:00</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">30/03/2026</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/04/2026</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Agente de contratação designado pela Secretaria Municipal de Administração</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/2/arquivo</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-ce-010-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">41883145</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">/licitacoes/18-contratacao-de-empresa-especializada-para-realizacao-de-exames-especializados-or</t>
+          <t xml:space="preserve">/licitacoes/3-contratacao-de-empresa-especializada-para-a-execucao-de-obra-de-recapeamento-asf</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada para a execução de obra de recapeamento asfáltico em vias públicas localizadas nos bairros Primavera e Nossa Senhora de Lourdes, no Município de Ibirité/MG, compreendendo as Ruas Alagoas, Colômbia, Rondônia, Pernambuco, Paraná, Granja, São Pedro e São José. Contrato de Repasse nº 988400/2025, celebrado entre a União Federal e o Município de Ibirité.
+Órgão: Secretaria Municipal de Obras e Urbanismo · Processo: 199/2026 · Publicado em: 14/08/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 10
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/cp-11-2026/21546</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Concorrência</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/09/2026 09:30</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/3/arquivo</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-ce-011-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1178024</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/5-aquisicao-de-medicamentos-veterinarios-destinados-ao-atendimento-das-demandas-do</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aquisição de medicamentos veterinários destinados ao atendimento das demandas do Centro de Castração e Canil Municipal do Centro de Controle de Zoonoses da Secretaria Municipal de Saúde de Ibirité/MG, visando assegurar a continuidade dos procedimentos clínicos, cirúrgicos, anestésicos, analgesia, manejo veterinário, resgates e eutanásia humanitária, quando tecnicamente indicada.
+Órgão: Secretaria Municipal de Saúde · Processo: 181/2026 · Publicado em: 11/08/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 2
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/pe-41-2026/21543</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pregão Eletrônico</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">41</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/08/2026 09:01</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/5/arquivo</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pe-041-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">725444</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/4-registro-de-precos-para-a-futura-e-eventual-contratacao-de-empresa-especializada</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Registro de Preços para a futura e eventual contratação de empresa especializada na prestação de serviços comuns de engenharia de manutenção Predial e/ou reforma (simples, estética e funcional) de natureza continuada e sob demanda em prédios municipais próprios.
+Órgão: Secretaria Municipal de Obras e Urbanismo · Processo: 186/2026 · Publicado em: 07/08/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 4
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/pe-43-2026/21541</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pregão Eletrônico</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">43</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25/08/2026 09:01</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/4/arquivo</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pe-043-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">916794</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/10-comunicado-de-intencao-de-registro-de-precos-para-aquisicao-de-aparelhos-glicosi</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Comunicado de Intenção de Registro de Preços para aquisição de aparelhos glicosímetros e tiras reagentes.
+Órgão: Secretaria Municipal de Administração · Publicado em: 10/08/2026 · Fundamentação legal: Art. 86 Lei 14133/2021 · Anexos na origem: 1
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/irp-28-2026/21542</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Intenção de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/08/2026</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/10/arquivo</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">comunicacao-de-intencao-028-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">60295</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/8-refeicao-servida-em-embalagem-de-marmitex-com-peso-minimo-de-700-gramas-com-a-se</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">REFEIÇÃO SERVIDA EM EMBALAGEM DE MARMITEX COM PESO MÍNIMO DE 700 GRAMAS, COM A SEGUINTE COMPOSIÇÃO: ARROZ BRANCO (250 GRAMAS). FEIJÃO TIPO CARIOQUINHA (150 GRAMAS); CARNE (PESO MÍNIMO DE 120 GRAMAS). CARNES, QUE PODERÃO SER FORNECIDAS COZIDAS, ASSADAS, FRITAS E ENSOPADAS OBEDECENDO AS SEGUINTES DEFINIÇÕES NO CARDÁPIO: CARNE BOVINA E CARNE SUÍNA NO MÍNIMO 03 VEZES POR SEMANA E CORTES FRANGO 02 VEZES NA SEMANA SENDO VETADO O FORNECIMENTO DE EMBUTIDOS E VÍSCERAS. QUE DEVERÃO TER NO MÍNIMO 120 GRAMAS DESCONSIDERANDO O PESO DO OSSO (CASO HAJA), PODENDO SER CARNE MAGRA BOVINO (COXÃO MOLE, ALCATRA E PATINHO; FRANGO (PEITO, COXA OU SOBRECOXA) E CARNE DE SUÍNO (COSTELA, LOMBO E PERNIL); ATENTANDO PARA PORÇÕES COM BAIXO ÍNDICE DE GORDURA DOS RESPECTIVOS CORTES; GUARNIÇÃO (180 GRAMAS) VARIANDO, ENTRE LEGUMES E SALADA COMPOSTA DE NO MÍNIMO 01 FOLHOSO E 02 LEGUMES (FORNECIDO EM EMBALAGEM SEPARADA DO MARMITEX). ACOMPANHADAS POR TALHERES DESCARTÁVEIS EMBALADOS ADEQUADAMENTE. OBS: ENTREGA DE SEGUNDA A SEXTA FEIRA · PODENDO SER SOLICITADO AOS FINAIS DE SEMANA EM ATENDIMENTO AOS SETORES DE SAÚDE MENTAL E MUTIRÕES CONFORME DEMANDA E DA SECRETARIA MUNICIPAL DE ESPORTE CULTURA E LAZER.
+Órgão: Secretaria Municipal de Desenvolvimento Social · Processo: 146/2026 · Publicado em: 30/07/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 2
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/pe-30-2026/21537</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pregão Eletrônico</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17/08/2026 09:01</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/8/arquivo</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pe-030-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1262801</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/6-contratacao-de-empresa-especializada-para-o-fornecimento-na-modalidade-de-locaca</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada para o fornecimento, na modalidade de locação de Software as a Service (SaaS), de um Portal Institucional WEB que promova a transparência, facilite o acesso à informação e agilize o atendimento, integrado à cessão, configuração e manutenção de contas de e-mail corporativo com domínio oficial (@ibirite.mg.gov.br), contemplando a migração de dados, hospedagem em nuvem, treinamento e suporte técnico.
+Órgão: Secretaria Municipal de Planejamento · Processo: 162/2026 · Publicado em: 29/07/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 2
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/pe-36-2026/21535</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pregão Eletrônico</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">36</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/08/2026 09:01</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/6/arquivo</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pe-036-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">804239</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/7-formacao-de-registro-de-precos-para-aquisicao-de-combustiveis-gasolina-comum-e-d</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Formação de Registro de Preços para Aquisição de combustíveis (gasolina comum e diesel S10), destinados ao atendimento das demandas operacionais, administrativas e institucionais das Secretarias Municipais de Administração, Educação e do Fundo Municipal de Saúde, no âmbito da Prefeitura Municipal de Ibirité/MG.
+Órgão: Secretaria Municipal de Planejamento · Processo: 192/2026 · Publicado em: 28/07/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 2
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/pe-44-2026/21536</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pregão Eletrônico</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">44</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12/08/2026 09:01</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/7/arquivo</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pe-044-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23046362</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/9-aquisicao-de-materiais-medicos-descartaveis-kits-estereis-descartaveis-para-cole</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aquisição de materiais médicos descartáveis · kits estéreis descartáveis para coleta de exame citopatológico do colo do útero (Papanicolau), nos tamanhos P, M e G · destinados ao abastecimento do Almoxarifado Central da Secretaria Municipal de Saúde de Ibirité/MG e posterior distribuição às unidades integrantes da rede municipal de saúde, visando assegurar a continuidade das ações de prevenção, rastreamento e diagnóstico precoce do câncer do colo do útero.
+Órgão: Secretaria Municipal de Saúde · Processo: 154/2026 · Publicado em: 08/07/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 5
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/pe-32-2026/21518</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pregão Eletrônico</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">32</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em andamento</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06/08/2026 09:01</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/9/arquivo</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pe-032-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">767107</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/11-aquisicao-de-caixas-de-som-profissionais-destinadas-a-atender-as-demandas-da-sec</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aquisição de caixas de som profissionais, destinadas a atender às demandas da Secretaria Municipal de Esporte, Cultura e Lazer de Ibirité/MG, visando garantir a adequada sonorização de eventos institucionais, culturais, esportivos e demais ações promovidas pelo Município.
+Órgão: Secretaria Municipal de Esporte, Cultura e Lazer · Processo: 136/2026 · Publicado em: 30/06/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 4
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/pe-24-2026/21507</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pregão Eletrônico</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Anulada</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14/07/2026 09:01</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/11/arquivo</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pe-024-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">684723</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/12-contratacao-de-empresa-especializada-para-prestacao-de-servicos-de-outsourcing-o</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa especializada para prestação de serviços de outsourcing
+Órgão: Secretaria Municipal de Planejamento · Processo: 172/2026 · Publicado em: 03/07/2026 · Fundamentação legal: Art. 86 Lei 14133/2021 · Anexos na origem: 2
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/ad-82-2026/21517</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Adesão</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">82</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Encerrada</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">03/07/2026 09:00</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/12/arquivo</t>
+        </is>
+      </c>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oficios-e-ratificacao-ad-082-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">333265</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/14-locacao-de-imovel-residencial-situado-na-rua-jose-pinheiro-diniz-no-108-bairro-i</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de imóvel residencial, situado na Rua José Pinheiro Diniz, nº 108 · Bairro Ipiranga · Ibirité/MG, destinado
+Órgão: Secretaria Municipal de Saúde · Processo: 122 · Publicado em: 19/06/2026 · Anexos na origem: 2
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/inex-13-2026/21493</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Inexigibilidade</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Encerrada</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19/06/2026 09:00</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/14/arquivo</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ratificacao-inex-013-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">407353</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/13-contratacao-de-empresa-para-prestar-servicos-de-conserto-manutencao-e-reforma-de</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contratação de empresa para prestar serviços de conserto, manutenção e reforma de poltronas no Teatro Municipal de Ibirité/MG, visando garantir condições adequadas de conforto, segurança e estética ao espaço cultural.
+Órgão: Secretaria Municipal de Esporte, Cultura e Lazer · Processo: 152/2026 · Publicado em: 18/06/2026 · Fundamentação legal: Art. 75, inciso II Lei 14133/2021 · Anexos na origem: 2
+A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
+Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/dis-23-2026/21531</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dispensa</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Encerrada</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18/06/2026 09:00</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/13/arquivo</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">oficios-e-ratificacao-dis-023-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">505055</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/licitacoes/16-contratacao-de-empresa-especializada-para-realizacao-de-exames-especializados-or</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratação de empresa especializada para realização de exames especializados.
 Órgão: Secretaria Municipal de Saúde · Processo: 082/2026 · Publicado em: 29/05/2026 · Fundamentação legal: Art 79, inciso I Lei 14133/2021 · Anexos na origem: 2
 A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
 Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/cred-1-2026/21466</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">Credenciamento</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">02/06/2026 08:00</t>
         </is>
       </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/16/arquivo</t>
+        </is>
+      </c>
+      <c r="Y15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-credenciamento-001-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">818097</t>
+        </is>
+      </c>
     </row>
-    <row r="4">
-[...80 lines deleted...]
-      <c r="A6" t="inlineStr">
+    <row r="16">
+      <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">/licitacoes/15-realizacao-de-leilao-objetivando-a-alienacao-de-bens-moveis-inserviveis-veiculos</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">Realização de leilão objetivando a alienação de bens móveis inservíveis (veículos), pertencentes ao município de Ibirité/MG.
 Órgão: Secretaria Municipal de Administração · Processo: 091/2026 · Publicado em: 12/05/2026 · Fundamentação legal: Art. 28 Lei 14133/2021 · Anexos na origem: 1
 A origem não publica valor estimado nem valor homologado em campo próprio: o valor consta no PDF do edital.
 Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/ll-2-2026/21422</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">Leilão</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t xml:space="preserve">12/05/2026 00:08</t>
         </is>
       </c>
-    </row>
-[...396 lines deleted...]
-          <t xml:space="preserve">25/08/2026 09:01</t>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/licitacoes/15/arquivo</t>
+        </is>
+      </c>
+      <c r="Y16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-leilao-002-2026.pdf</t>
+        </is>
+      </c>
+      <c r="Z16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6565636</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">/licitacoes/4-registro-de-precos-para-a-futura-e-eventual-contratacao-de-empresa-especializada</t>
+          <t xml:space="preserve">/licitacoes/1-contratacao-de-empresa-de-engenharia-para-a-construcao-de-quadra-poliesportiva-c</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Registro de Preços para a futura e eventual contratação de empresa especializada na prestação de serviços comuns de engenharia de manutenção Predial e/ou reforma (simples, estética e funcional) de natureza continuada e sob demanda em prédios municipais próprios.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-da-licitacao/info/pe-43-2026/21541</t>
+          <t xml:space="preserve">Contratação de empresa de engenharia para a construção de quadra poliesportiva coberta em unidade da rede municipal de ensino, com fornecimento de material e mão de obra. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pregão Eletrônico</t>
+          <t xml:space="preserve">Concorrência</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">43</t>
+          <t xml:space="preserve">900</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em andamento</t>
+          <t xml:space="preserve">encerrada</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">25/08/2026 09:01</t>
-[...79 lines deleted...]
-          <t xml:space="preserve">17/09/2026 09:30</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/03/2026</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/03/2026</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20/03/2026</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26/03/2026</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26/03/2026 10:00</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30/03/2026</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/04/2026</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agente de contratação designado pela Secretaria Municipal de Administração</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>