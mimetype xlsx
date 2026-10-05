--- v0 (2026-08-21)
+++ v1 (2026-10-05)
@@ -43,380 +43,1010 @@
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Texto</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Autor</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Assunto</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Legislação relacionada</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Ocultar durante período eleitoral</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data da notícia</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fonte da informação</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Local do fato</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Título para buscadores</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Meta descrição</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prioridade de destaque</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destaque na página inicial</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ordem no carrossel de capa</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
           <t xml:space="preserve">Unidade relacionada</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem de capa · endereço</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem de capa · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem de capa · tamanho em bytes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/9-centro-de-convivencia-amplia-as-suas-turmas-materia-simulada-para-a-prova-de-con</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro de convivência amplia as suas turmas · matéria simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">O centro de convivência ampliou as turmas e o horário de atendimento à pessoa idosa. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O centro de convivência ampliou as turmas e o horário de atendimento à pessoa idosa, com atividades de convívio, oficinas e acompanhamento por equipe técnica.&lt;/p&gt;&lt;p&gt;A inscrição é feita na unidade de referência do território, e o transporte é organizado conforme a demanda de cada região.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.&lt;/p&gt;</t>
+          <t xml:space="preserve">Reinaldo</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assessoria de Comunicação · matéria de demonstração</t>
+          <t xml:space="preserve">oii</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Serviços</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Desenvolvimento Social</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/8-loteamentos-seguem-a-regra-de-parcelamento-materia-simulada-para-a-prova-de-conc</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Loteamentos seguem a regra de parcelamento · matéria simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">A análise dos projetos de loteamento observa a norma de parcelamento do solo urbano. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Os projetos de novos loteamentos passam por análise que observa a norma municipal de parcelamento do solo urbano, com etapas, documentos e prazos definidos para cada fase.&lt;/p&gt;&lt;p&gt;O interessado acompanha o andamento pelo número de protocolo, e as exigências de cada etapa ficam registradas no próprio processo.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.&lt;/p&gt;</t>
+          <t xml:space="preserve">Os projetos de novos loteamentos passam por análise que observa a norma municipal de parcelamento do solo urbano, com etapas, documentos e prazos definidos para cada fase. O interessado acompanha o andamento pelo número de protocolo, e as exigências de cada etapa ficam registradas no próprio processo. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Assessoria de Comunicação · matéria de demonstração</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Obras</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Obras e Urbanismo</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/7-novo-fluxo-atende-os-pedidos-de-informacao-materia-simulada-para-a-prova-de-conc</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo fluxo atende os pedidos de informação · matéria simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">O atendimento dos pedidos de acesso à informação foi unificado, com prazo e caminho de recurso. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Os pedidos de acesso à informação passaram a seguir um fluxo único de atendimento, com prazo definido, responsável por cada etapa e registro de toda a tramitação.&lt;/p&gt;&lt;p&gt;Negado o pedido, a resposta indica o fundamento da negativa e o caminho do recurso, que é apreciado por autoridade diferente da que decidiu em primeiro grau.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.&lt;/p&gt;</t>
+          <t xml:space="preserve">Os pedidos de acesso à informação passaram a seguir um fluxo único de atendimento, com prazo definido, responsável por cada etapa e registro de toda a tramitação. Negado o pedido, a resposta indica o fundamento da negativa e o caminho do recurso, que é apreciado por autoridade diferente da que decidiu em primeiro grau. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Assessoria de Comunicação · matéria de demonstração</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Institucional</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Governo e Comunicação Social</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/6-coleta-seletiva-passa-a-atender-novos-bairros-materia-simulada-para-a-prova-de-c</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Coleta seletiva passa a atender novos bairros · matéria simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">O roteiro da coleta seletiva foi ampliado e o calendário por bairro está publicado no portal. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A coleta seletiva passou a atender novos bairros, seguindo o plano municipal de gestão de resíduos sólidos, com roteiro e dia fixo para cada região.&lt;/p&gt;&lt;p&gt;O material reciclável deve ser separado, lavado e colocado para fora no dia indicado no calendário do bairro, que fica publicado no portal e afixado nas unidades de atendimento.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.&lt;/p&gt;</t>
+          <t xml:space="preserve">A coleta seletiva passou a atender novos bairros, seguindo o plano municipal de gestão de resíduos sólidos, com roteiro e dia fixo para cada região. O material reciclável deve ser separado, lavado e colocado para fora no dia indicado no calendário do bairro, que fica publicado no portal e afixado nas unidades de atendimento. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">Assessoria de Comunicação · matéria de demonstração</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Meio ambiente</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">18</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Meio Ambiente e Serviços Urbanos</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/5-semana-de-leitura-chega-as-escolas-da-rede-materia-simulada-para-a-prova-de-conc</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Semana de leitura chega às escolas da rede · matéria simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">As escolas passam a receber acervo próprio e roda de leitura semanal no contraturno. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A semana de leitura chegou às escolas da rede municipal, com acervo próprio para cada unidade e roda de leitura semanal no contraturno.&lt;/p&gt;&lt;p&gt;A ação é acompanhada pela secretaria responsável pela educação, e o acervo recebido por cada escola é registrado no inventário da unidade.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.&lt;/p&gt;</t>
+          <t xml:space="preserve">A semana de leitura chegou às escolas da rede municipal, com acervo próprio para cada unidade e roda de leitura semanal no contraturno. A ação é acompanhada pela secretaria responsável pela educação, e o acervo recebido por cada escola é registrado no inventário da unidade. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">Assessoria de Comunicação · matéria de demonstração</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Educação</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/4-conselho-de-saude-aprova-o-relatorio-anual-materia-simulada-para-a-prova-de-conc</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Conselho de Saúde aprova o relatório anual · matéria simulada para a prova de conceito</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">O colegiado analisou a execução das metas da atenção básica e a aplicação dos recursos do fundo de saúde. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O Conselho Municipal de Saúde aprovou o relatório de prestação de contas do período, com o acompanhamento das metas pactuadas na rede de atenção básica e a demonstração da aplicação dos recursos do fundo municipal de saúde.&lt;/p&gt;&lt;p&gt;As reuniões ordinárias do colegiado são abertas ao público, e a pauta de cada sessão é divulgada com antecedência, junto com o local e o horário.&lt;/p&gt;&lt;p&gt;Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.&lt;/p&gt;</t>
+          <t xml:space="preserve">O Conselho Municipal de Saúde aprovou o relatório de prestação de contas do período, com o acompanhamento das metas pactuadas na rede de atenção básica e a demonstração da aplicação dos recursos do fundo municipal de saúde. As reuniões ordinárias do colegiado são abertas ao público, e a pauta de cada sessão é divulgada com antecedência, junto com o local e o horário. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. A unidade e a norma ligadas a esta matéria também são registros de demonstração, criados para esta mesma verificação: o vínculo existe para permitir a conferência do item 17.1 do Termo de Referência e não afirma relação entre atos do Município de Ibirité.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Assessoria de Comunicação · matéria de demonstração</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Saúde</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">17</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/1-feira-da-praca-da-estacao-sera-inaugurada-no-dia-13-de-setembro</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Feira da Praça da Estação será inaugurada no dia 13 de setembro</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">Inscrições abertas para feirantes e patrocinadores: os domingos da região da Praça da Estação vão ganhar feira de gastronomia, artesanato e cultura.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A Prefeitura de Ibirité abriu as inscrições para feirantes e patrocinadores da Feira da Praça da Estação, que será inaugurada no dia 13 de setembro e passa a movimentar os domingos na cidade.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ibirite.mg.gov.br/detalhe-da-materia/info/feira-da-praca-da-estacao-sera-inaugurada-no-dia-13-de-setembro-e-movimentara-os-domingos-em-ibirite/37555" rel="noopener"&gt;Leia a matéria completa no portal vigente&lt;/a&gt;.&lt;/p&gt;</t>
+          <t xml:space="preserve">A Prefeitura de Ibirité abriu as inscrições para feirantes e patrocinadores da Feira da Praça da Estação, que será inaugurada no dia 13 de setembro e passa a movimentar os domingos na cidade. Leia a matéria completa no portal vigente.</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Comunicação · Prefeitura de Ibirité</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Cultura e lazer</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/noticias/1/arquivo</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-01.png</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1330326</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/2-lei-aldir-blanc-editais-do-ciclo-2-2026-estao-publicados</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Lei Aldir Blanc: editais do ciclo 2/2026 estão publicados</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">Agentes culturais do município já podem consultar os editais publicados do novo ciclo da Lei Aldir Blanc.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Estão publicados os editais do ciclo 2/2026 da Lei Aldir Blanc em Ibirité. Os agentes culturais do município podem consultar os documentos e os prazos de inscrição.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ibirite.mg.gov.br/detalhe-da-materia/info/informativo-editais-lei-aldir-blanc/37556" rel="noopener"&gt;Leia a matéria completa no portal vigente&lt;/a&gt;.&lt;/p&gt;</t>
+          <t xml:space="preserve">Estão publicados os editais do ciclo 2/2026 da Lei Aldir Blanc em Ibirité. Os agentes culturais do município podem consultar os documentos e os prazos de inscrição. Leia a matéria completa no portal vigente.</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Comunicação · Prefeitura de Ibirité</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Cultura e lazer</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/noticias/2/arquivo</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-02.png</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">429027</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/noticias/3-estagio-remunerado-na-rede-municipal-de-ensino-esta-com-inscricoes-abertas</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Estágio remunerado na rede municipal de ensino está com inscrições abertas</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">Oportunidade para estudantes atuarem na rede municipal de ensino de Ibirité, com bolsa.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;A Prefeitura de Ibirité abriu inscrições para estágio remunerado na rede municipal de ensino. As vagas são destinadas a estudantes, com atuação nas unidades escolares do município.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ibirite.mg.gov.br/detalhe-da-materia/info/estagio-remunerado-rede-municipal-de-ensino/37541" rel="noopener"&gt;Leia a matéria completa no portal vigente&lt;/a&gt;.&lt;/p&gt;</t>
+          <t xml:space="preserve">A Prefeitura de Ibirité abriu inscrições para estágio remunerado na rede municipal de ensino. As vagas são destinadas a estudantes, com atuação nas unidades escolares do município. Leia a matéria completa no portal vigente.</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Comunicação · Prefeitura de Ibirité</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Educação</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/noticias/3/arquivo</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">banner-03.png</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">482416</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>