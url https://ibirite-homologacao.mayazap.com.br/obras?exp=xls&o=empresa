--- v0 (2026-08-21)
+++ v1 (2026-10-13)
@@ -81,749 +81,1754 @@
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data de início</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data prevista para a conclusão</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade responsável</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contrato relacionado</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Obra em destaque na página inicial</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor total medido até hoje</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data da última medição</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Quantidade de termos aditivos</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor total acrescido por aditivos</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Data oficial da paralisação</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foto da obra · endereço</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foto da obra · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foto da obra · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/1-reforma-e-ampliacao-da-escola-municipal-professora-maria-da-conceicao</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Reforma e ampliação da Escola Municipal Professora Maria da Conceição</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Durval de Barros</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">em execução</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">65</t>
         </is>
       </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I2">
         <v>2480000.00</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t xml:space="preserve">Construtora Serra Azul Ltda.</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t xml:space="preserve">01/12/2025</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">01/12/2026</t>
         </is>
       </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/5-construcao-de-creche-em-tempo-integral-no-bairro-marilandia</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Construção de creche em tempo integral no bairro Marilândia</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Marilândia</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">em execução</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">54</t>
         </is>
       </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I3">
         <v>4120000.00</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t xml:space="preserve">Construtora Serra Azul Ltda.</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t xml:space="preserve">01/01/2026</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">01/01/2027</t>
         </is>
       </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/13-reforma-da-escola-municipal-do-bairro-jardim-das-alterosas</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Reforma da Escola Municipal do bairro Jardim das Alterosas</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Jardim das Alterosas</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">paralisada</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">35</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução suspensa por necessidade de revisão do projeto estrutural, depois de laudo técnico apontar divergência entre o projeto aprovado e a fundação encontrada em campo.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Obras · aguardando o projeto revisado para aditivo contratual</t>
         </is>
       </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I4">
         <v>1980000.00</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t xml:space="preserve">Construtora Serra Azul Ltda.</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/06/2025</t>
+          <t xml:space="preserve">01/07/2025</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/02/2027</t>
+          <t xml:space="preserve">01/03/2027</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/2-construcao-da-unidade-basica-de-saude-do-bairro-nossa-senhora-do-carmo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Construção da Unidade Básica de Saúde do bairro Nossa Senhora do Carmo</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Nossa Senhora do Carmo</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">em execução</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">38</t>
         </is>
       </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I5">
         <v>3150000.00</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t xml:space="preserve">Engebrás Engenharia e Construções Ltda.</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t xml:space="preserve">01/03/2026</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">01/03/2027</t>
         </is>
       </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/9-ampliacao-do-cemiterio-municipal</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Ampliação do cemitério municipal</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro São José</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">concluída</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">100</t>
         </is>
       </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I6">
         <v>890000.00</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t xml:space="preserve">Engebrás Engenharia e Construções Ltda.</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">01/12/2024</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">01/02/2026</t>
         </is>
       </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/4-recuperacao-da-rede-de-drenagem-pluvial-da-avenida-principal</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Recuperação da rede de drenagem pluvial da avenida principal</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">em execução</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">20</t>
         </is>
       </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I7">
         <v>2960000.00</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t xml:space="preserve">Hidrovale Obras e Saneamento Ltda.</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">01/05/2026</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">01/05/2027</t>
         </is>
       </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/14-canalizacao-de-trecho-do-corrego-do-bairro-vale-do-sol</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Canalização de trecho do córrego do bairro Vale do Sol</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Vale do Sol</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">paralisada</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Obra suspensa por pendência de licenciamento ambiental complementar junto ao órgão estadual.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria Municipal de Meio Ambiente · protocolo de licenciamento em análise no órgão estadual</t>
         </is>
       </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I8">
         <v>2640000.00</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t xml:space="preserve">Hidrovale Obras e Saneamento Ltda.</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/11/2025</t>
+          <t xml:space="preserve">01/12/2025</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/06/2027</t>
+          <t xml:space="preserve">01/07/2027</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/11-requalificacao-da-iluminacao-publica-em-led-do-eixo-central</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Requalificação da iluminação pública em LED do eixo central</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro e bairros adjacentes</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">a iniciar</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">0</t>
         </is>
       </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I9">
         <v>3480000.00</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t xml:space="preserve">Luz Cidade Instalações Elétricas Ltda.</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t xml:space="preserve">01/09/2026</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">01/08/2027</t>
         </is>
       </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/8-reforma-da-cobertura-do-ginasio-poliesportivo-municipal</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Reforma da cobertura do ginásio poliesportivo municipal</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">concluída</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">100</t>
         </is>
       </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I10">
         <v>1230000.00</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t xml:space="preserve">Metalcob Estruturas Metálicas Ltda.</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t xml:space="preserve">01/05/2025</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">01/06/2026</t>
         </is>
       </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O10" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/12-construcao-de-quadra-coberta-na-escola-municipal-dom-bosco</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Construção de quadra coberta na Escola Municipal Dom Bosco</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Dom Bosco</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">a iniciar</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">0</t>
         </is>
       </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I11">
         <v>1560000.00</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t xml:space="preserve">Metalcob Estruturas Metálicas Ltda.</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t xml:space="preserve">01/11/2026</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">01/11/2027</t>
         </is>
       </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O11" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/3-pavimentacao-asfaltica-de-vias-do-bairro-vista-alegre</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Pavimentação asfáltica de vias do bairro Vista Alegre</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Vista Alegre</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">em execução</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">82</t>
         </is>
       </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I12">
         <v>1740000.00</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t xml:space="preserve">Pavimais Pavimentação e Terraplenagem Ltda.</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t xml:space="preserve">01/09/2025</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">01/10/2026</t>
         </is>
       </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O12" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/10-construcao-de-ponte-sobre-o-corrego-do-bairro-petrolandia</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Construção de ponte sobre o córrego do bairro Petrolândia</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Petrolândia</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">a iniciar</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">0</t>
         </is>
       </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I13">
         <v>2270000.00</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t xml:space="preserve">Ponte Forte Engenharia Ltda.</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">01/10/2026</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">01/10/2027</t>
         </is>
       </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O13" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/6-reforma-do-centro-de-referencia-de-assistencia-social</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">Reforma do Centro de Referência de Assistência Social</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Alvorada</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">concluída</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">100</t>
         </is>
       </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I14">
         <v>680000.00</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t xml:space="preserve">Reforma Já Construções Ltda.</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t xml:space="preserve">01/02/2025</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">01/04/2026</t>
         </is>
       </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O14" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/obras/7-construcao-de-praca-com-academia-ao-ar-livre</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Construção de praça com academia ao ar livre</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro Palmares</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">concluída</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">100</t>
         </is>
       </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="I15">
         <v>520000.00</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t xml:space="preserve">Verde Urbano Paisagismo e Obras Ltda.</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t xml:space="preserve">01/10/2024</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">01/11/2025</t>
         </is>
       </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="O15" t="inlineStr">
         <is>
           <t xml:space="preserve">Acompanhamento da execução, com medições atestadas pela fiscalização do contrato. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>