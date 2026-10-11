--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -34,245 +34,489 @@
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Item</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Quantidade</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Manifestações no recorte</t>
         </is>
       </c>
       <c r="C2">
-        <v>0</v>
+        <v>37</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Respondidas ou encerradas</t>
         </is>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Índice de resposta</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">0%</t>
+          <t xml:space="preserve">30%</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Respondidas no prazo</t>
         </is>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Respondidas fora do prazo</t>
         </is>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Com prazo prorrogado</t>
         </is>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dias em média até a primeira resposta (ainda sem base)</t>
+          <t xml:space="preserve">Dias em média até a primeira resposta (sobre 11 respondidas)</t>
         </is>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Por situação</t>
+          <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Recebido</t>
+          <t xml:space="preserve">Dos quais são registros de demonstração</t>
         </is>
       </c>
       <c r="C9">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Por situação</t>
+          <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em análise</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Observação</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Destas 37 manifestações, 16 são registros de demonstração, criados para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não correspondem a manifestação de cidadão nenhum, e cada um diz isso dentro do próprio texto. Descontando esses registros, sobram 21 manifestações de cidadão.</t>
+        </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Por situação</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aguardando o cidadão</t>
+          <t xml:space="preserve">Recebido</t>
         </is>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Por situação</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Respondido</t>
+          <t xml:space="preserve">Em análise</t>
         </is>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Por situação</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Encerrado</t>
+          <t xml:space="preserve">Aguardando o cidadão</t>
         </is>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Por situação</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sem resposta registrada</t>
+          <t xml:space="preserve">Respondido</t>
         </is>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Por situação</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em aberto com prazo vencido</t>
+          <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Por situação</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
+          <t xml:space="preserve">Sem resposta registrada</t>
+        </is>
+      </c>
+      <c r="C16">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por situação</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Em aberto com prazo vencido</t>
+        </is>
+      </c>
+      <c r="C17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por situação</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
           <t xml:space="preserve">Observação</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">As duas últimas linhas atravessam as situações acima, e por isso não entram na soma: uma manifestação em análise pode estar, ao mesmo tempo, sem resposta registrada e com o prazo vencido.</t>
         </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por assunto da manifestação</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reclamação</t>
+        </is>
+      </c>
+      <c r="C19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por assunto da manifestação</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Denúncia</t>
+        </is>
+      </c>
+      <c r="C20">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por assunto da manifestação</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sugestão</t>
+        </is>
+      </c>
+      <c r="C21">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por assunto da manifestação</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Solicitação</t>
+        </is>
+      </c>
+      <c r="C22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por assunto da manifestação</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Elogio</t>
+        </is>
+      </c>
+      <c r="C23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por assunto da manifestação</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Observação</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nem todo canal tem lista de assuntos: onde ela não existe, o pedido não entra nesta quebra. Não é falta do cidadão · o formulário daquele canal não oferece a escolha.</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por secretaria ou unidade</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">sem unidade definida</t>
+        </is>
+      </c>
+      <c r="C25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por secretaria ou unidade</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Obras e Urbanismo</t>
+        </is>
+      </c>
+      <c r="C26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por secretaria ou unidade</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="C27">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por secretaria ou unidade</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Meio Ambiente e Serviços Urbanos</t>
+        </is>
+      </c>
+      <c r="C28">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por secretaria ou unidade</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Governo e Comunicação Social</t>
+        </is>
+      </c>
+      <c r="C29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por secretaria ou unidade</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Esporte, Cultura e Lazer</t>
+        </is>
+      </c>
+      <c r="C30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por secretaria ou unidade</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="C31">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Por secretaria ou unidade</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ibiritrans · Trânsito e Transporte</t>
+        </is>
+      </c>
+      <c r="C32">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>