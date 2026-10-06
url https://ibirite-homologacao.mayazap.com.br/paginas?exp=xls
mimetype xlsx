--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -21,580 +21,2049 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Conteúdo</t>
         </is>
       </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria ou unidade responsável</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Categoria da página</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tipo de registro</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Página-mãe</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Descrição curta</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Endereço personalizado</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Texto alternativo da capa</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Link de destino</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Modelo de apresentação</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Situação editorial</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem ou documento · endereço</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem ou documento · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem ou documento · tamanho em bytes</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem de capa · endereço</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem de capa · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Imagem de capa · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/6-unidades-basicas-de-saude</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidades Básicas de Saúde</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;br&gt; &lt;strong&gt;Unidades Básicas de Saúde (UBSs) em Ibirité&lt;/strong&gt; &lt;/p&gt;
-[...9 lines deleted...]
-&lt;p&gt; - CPF. &lt;/p&gt;</t>
+          <t xml:space="preserve">Unidades Básicas de Saúde (UBSs) em Ibirité Confira abaixo a lista completa A Prefeitura de Ibirité dispõe de 29 Unidades Básicas de Saúde (UBSs) para atender a população. Deste número, 21 UBSs disponibilizam sala de vacinação para imunização contra várias doenças. CONFIRA ABAIXO A LISTA COMPLETA UBSs com salas de vacinação: UBS Águia Dourada 07h às 16h Rua Márcia de Windson, 234 - Águia Dourada UBS Barreirinho 07h às 16h Rua A, 58 - Barreirinho UBS Bela Vista 07h às 19h Av. Marechal Hermes, 70 - Duval de Barros UBS Canal 07h às 19h Av. Avelino Pinheiro, 255 - Canal UBS Canoas 07h às 19h Rua Caeté, 14 - Canaã UBS Cascata 07h às 16h Rua Padre Eustáquio, 921 - Cascata UBS Duval de Barros 07h às 19h Av. Coronel Duval de Barros, 1194 - Duval de Barros UBS Jardim das Rosas 07h às 19h Rua Mantiqueira, 12 - Jardim das Rosas UBS Madureira 07h às 19h Av. Madureira, 741 - Duval de Barros UBS Marilândia 07h às 16h Rua São Pedro, 171 - Marilândia UBS Monsenhor Horta 07h às 19h Av. Antônio Anacleto de Oliveira, 454 - Monsenhor Horta UBS Morada da Serra 07h às 19h Av. Minas Gerais, 715 - Morada da Serra UBS Novo Horizonte 07h às 19h Av. Altivas Caldas, 700 - Novo Horizonte UBS Palmares A 07h às 19h Rua Salinas, 20 - Palmares A UBS Palmares B 07h às 19h Rua Bela Petruschy, 621 - Palmares B UBS Parque Elizabeth 07h às 16h Rua Princesa Izabel, 25 - Parque Elizabeth UBS Recanto da Lagoa 07h às 16h Rua Seis, 150 - Recanto da Lagoa UBS Sede 07h às 16h Rua Manoel J. Campos, 40 - Centro UBS Sol Nascente 07h às 19h Av. Dr. Paulo Souza Lima, 703 - Sol Nascente UBS Vila Ideal 07h às 19h Av. Pau Brasil, 14 - Vila Ideal UBS Washington Pires 07h às 19h Rua Carmem Silva Guimarães, 71 - Washington Pires UBSs SEM SALA DE VACINAÇÃO: UBS Bosque 07h às 16h Av. Alice Rodrigues de Carvalho, 679 - Bosque UBS Jardim Rosas C 07h às 16h Rua Jatobá, 352 - Jardim das Rosas UBS Los Angeles 07h às 16h Rua José Marcos Rezende, 135 - Los Angeles UBS Palmeiras 07h às 16h Rua Babaçu, 10 - Palmeiras UBS Petrovale A 07h às 16h Rua Acre, 112 - Ouro Negro UBS Petrovale B 07h às 16h Rua Bélgica, 182 - Petrovale UBS Redenção 07h às 16h Rua Teresa Maria Silveira, 35 - Redenção UBS Serra Dourada 07h às 16h Rua Sucupira, 95 - Serra Dourada DOCUMENTOS NECESSÁRIOS PARA A VACINAÇÃO: - Cartão de vacina; - Cartão SUS; - Carteira de identidade; - CPF.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/9-defesa-civil</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Defesa Civil</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;br&gt; &lt;strong&gt;ATENDIMENTO AO CIDADÃO&lt;/strong&gt; &lt;/p&gt;
-[...19 lines deleted...]
-&lt;p&gt; VS/Ibirité - Mat. 33731 &lt;/p&gt;</t>
+          <t xml:space="preserve">ATENDIMENTO AO CIDADÃO Telefone Defesa Civil: (31) 3079-6042 Plantão 24 horas: (31) 99392-0450 SMS: 40199 (cadastro através do CPF para receber alertas meteorológicos) E-mail: defesacivil@ibirite.mg.gov.br Fiscalização: (31) 3579- 6243 Vigilância Sanitária: (31) 3533-3530 DEFESA CIVIL E SUAS ATRIBUIÇÕES A DEFESA CIVIL é um órgão que atua em ações preventivas, de socorro, assistenciais e reconstrutivas destinadas a evitar ou minimizar desastres, seja eles de causa natural ou não. A DEFESA CIVIL é a responsável por prevenir e socorrer pessoas das situações de desastres, agindo prontamente e minimizando os efeitos causados por estes desastres. Em janeiro de 2020, a região Sudeste do Brasil, principalmente o Estado de Minas Gerais foi um dos mais afetados deixando centenas de cidades em Situação de Emergência devido aos temporais. No final do primeiro mês deste ano de 2020, segundo informações do Instituto nacional de Meteorologia · INMET, o volume de chuva acumulado no período foi o maior em 112 anos, onde os 932,3 mm (milímetros) superou a média histórica dos 850,3 mm registrados em janeiro de 1985. Devido este grande volume inesperado, a cidade de Ibirité teve um colapso no sistema de defesa civil com um grande registro de ocorrências. O Sr. Prefeito Willian Parreira, montou um comitê de crise e convocou todos os funcionários para trabalharem em prol da população. Muitos voluntários de diversas regiões da cidade também participaram destas primeiras horas, socorrendo e auxiliando os que necessitavam de amparo. O trabalho de prevenção e sensibilização das famílias em áreas de risco contou com os servidores de todas as secretarias da Prefeitura Municipal de Ibirité, e foi decretado situação de anormalidade nas áreas afetadas do município. A Defesa Civil junto com as equipes da Secretaria Municipal de Assistência Social, Saúde, Meio Ambiente, Obras e muitos moradores voluntários dos bairros menos atingidos, ajudaram uns aos outros atuando de forma humana com o próximo de forma incansável, no sentido de garantir toda a proteção para as famílias afetadas pelas chuvas. Nosso trabalho foi prévio com a intenção de preservar a vida dos moradores das áreas afetadas, mas também no sentido de apoiá-los em caso de danos humanos ou materiais. Atuamos na acolhida e orientação dessas famílias, garantindo a integralidade do suporte no momento dos incidentes . Desde então, eram realizadas pela Prefeitura de Ibirité visitas pelas equipes às famílias que entravam em contatos com os serviços municipais, realizando ações de porta a porta nas áreas de risco e nas áreas próximas às manchas de inundação. Foram realizados cadastros de todos estes atingidos pelas chuvas com a intenção de identificar as necessidades de cada família. Muitos bombeiros Civis que trabalharam como voluntários com o espirito humanitário e pelo amor ao próximo e a profissão que abraçaram também se alinharam com os diversos funcionários da Prefeitura e dedicaram incansavelmente por mais de 24 horas, por vários dias com intuito de salvar e preservar vidas, sendo reconhecidos posteriormente e contratados pela Prefeitura para dar continuidade nos trabalhos de vistorias e de assistência a toda população afetada. Vigilância em Saúde Diante da necessidade de facilitar o acesso as informações relacionadas à prevenção e ao controle da transmissão do corona vírus (COVID-19), desde o mês de março de 2020 a Prefeitura de Ibirité através da Vigilância Sanitária está realizando ações em parceria com o setor de Meio Ambiente, Defesa Civil e Polícia Militar do município. As ações executadas envolvem fiscalização em toda cidade, realização de Blitz Sanitária Educativa, desinfecção em áreas de maior aglomeração por toda a cidade e orientações em via pública. Entre as medidas orientadas de prevenção estão a lavagem frequente das mãos, evitar o contato próximo com outras pessoas e evitar tocar com as mãos no rosto. A utilização de máscaras é obrigatória. Para melhor segurança da população e comércio, todos os fiscais usam colete com logo do SUS e os dizeres “Ibirité em Ação”. As denúncias podem ser feitas através do e-mail visamuniciapl@ibirite.mg.gov.br ou pelo contato telefônico 3533-3530 é agora com a página da Defesa Civil onde terá sempre informações dos trabalhos que vem sendo realizados por toda esta equipe trabalhando juntas. Hélia Carla de Moura Coordenação de Vigilância Sanitária VS/Ibirité - Mat. 33731</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/15-concursos-e-processos-seletivos</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Concursos e processos seletivos</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;  &lt;/p&gt;&lt;h4&gt; &lt;/h4&gt;
-[...20 lines deleted...]
-&lt;p&gt;&lt;br&gt; CONCURSO PÚBLICO 2024 - &lt;a href="https://www.ibirite.mg.gov.br/detalhe-da-materia/info/prefeitura-de-ibirite-abre-edital-para-concurso-publico-no-municipio/37479" rel="noopener nofollow"&gt; Clique aqui &lt;/a&gt;&lt;br&gt; PROCESSO SELETIVO PÚBLICO (SAÚDE) 2024 - &lt;a href="https://www.ibirite.mg.gov.br/detalhe-da-materia/info/prefeitura-de-ibirite-abre-processo-seletivo-publico-para-vagas-da-saude/37478" rel="noopener nofollow"&gt; Clique aqui &lt;/a&gt;&lt;br&gt;&lt;br&gt; - Para visualizar publicações posteriores à 01/05/2018 - &lt;a href="http://www.ibirite.mg.gov.br/processos-seletivos" rel="noopener nofollow"&gt; Clique aqui &lt;/a&gt;&lt;br&gt; - Para visualizar publicações anteriores à 01/05/2018 - &lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/editais-concursos/10029" rel="noopener nofollow"&gt; Clique aqui &lt;/a&gt; &lt;/p&gt;</t>
+          <t xml:space="preserve">PSS - Processo Seletivo Simplificado Secretaria Municipal de Educação Edital 002/2026 CLIQUE AQUI INSCRIÇÕES: CLIQUE AQUI PROCESSO SELETIVO SIMPLIFICADO - EDITAL 001/2025 SECRETARIA MUNICIPAL DE EDUCAÇÃO Instruções para criação de conta: CLIQUE AQUI Modelo de Autodeclaração de Identidade Étnico-Racial: CLIQUE AQUI 15/05/2025 - EDITAL (original): CLIQUE AQUI 21/05/2025 - 1ª Retificação: CLIQUE AQUI 21/05/2025 - EDITAL CONSOLIDADO (após 1ª retificação): CLIQUE AQUI 27/06/2025 - 2ª Retificação: CLIQUE AQUI 27/06/2025 - EDITAL CONSOLIDADO (após 2ª retificação): CLIQUE AQUI INSCRIÇÕES: CLIQUE AQUI Avalie sua experiência na inscrição: PESQUISA DE SATISFAÇÃO CONCURSO PÚBLICO 2024 - Clique aqui PROCESSO SELETIVO PÚBLICO (SAÚDE) 2024 - Clique aqui - Para visualizar publicações posteriores à 01/05/2018 - Clique aqui - Para visualizar publicações anteriores à 01/05/2018 - Clique aqui</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/16-licitacoes-anteriores-onde-consultar</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitações anteriores · onde consultar</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;As licitações em andamento e as encerradas a partir de 10/04/2018 estão na &lt;a href="/licitacoes"&gt;seção de licitações deste portal&lt;/a&gt;. O credenciamento de fornecedores é feito no &lt;a href="https://www.portaldecompraspublicas.com.br/" rel="noopener"&gt;Portal de Compras Públicas&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;O acervo &lt;strong&gt;anterior a 10/04/2018&lt;/strong&gt; permanece guardado no portal anterior, organizado por modalidade:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/pregao-presencial/10015" rel="noopener"&gt;Pregão presencial&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/pregao-eletronico/10019" rel="noopener"&gt;Pregão eletrônico&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/concorrencia/10017" rel="noopener"&gt;Concorrência&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/tomada-de-precos/10014" rel="noopener"&gt;Tomada de preços&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/convite/10016" rel="noopener"&gt;Convite&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/credenciamento/10021" rel="noopener"&gt;Credenciamento&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico3/10020" rel="noopener"&gt;Chamamento público&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/dispensa/10024" rel="noopener"&gt;Dispensa&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/inexigibilidade/10023" rel="noopener"&gt;Inexigibilidade&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="http://www.ibirite.mg.gov.br/downloads/categoria/leilao/10018" rel="noopener"&gt;Leilão&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+          <t xml:space="preserve">As licitações em andamento e as encerradas a partir de 10/04/2018 estão na seção de licitações deste portal. O credenciamento de fornecedores é feito no Portal de Compras Públicas. O acervo anterior a 10/04/2018 permanece guardado no portal anterior, organizado por modalidade: Pregão presencial Pregão eletrônico Concorrência Tomada de preços Convite Credenciamento Chamamento público Dispensa Inexigibilidade Leilão</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/7-mapa-cultural</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Mapa Cultural</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt; &lt;/p&gt;&lt;h3&gt;&lt;a href="https://www.ibirite.mg.gov.br/estabelecimentos" rel="noopener nofollow"&gt;ACESSE OS AGENTES CULTURAIS DE IBIRITÉ&lt;/a&gt;&lt;/h3&gt;
-[...6 lines deleted...]
-&lt;p&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">ACESSE OS AGENTES CULTURAIS DE IBIRITÉ CADASTRE-SE LEI PAULO GUSTAVO LEI ALDIR BLANC</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/10-horario-de-onibus</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Horário de ônibus</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;br&gt; O InovaBus, aplicativo do novo sistema de transporte coletivo de Ibirité, já está disponível para download para os sistemas operacionais &lt;/p&gt;
-[...9 lines deleted...]
-&lt;p&gt;&lt;br&gt; Para linhas do Sistema Metropolitano, acesse o site do DEER clicando &lt;u&gt;&lt;a href="http://www.der.mg.gov.br/transportes/consulta-sobre-linhas-metropolitanas" rel="noopener nofollow"&gt; aqui. &lt;/a&gt;&lt;/u&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">O InovaBus, aplicativo do novo sistema de transporte coletivo de Ibirité, já está disponível para download para os sistemas operacionais Android: Play Store iPhones: App Store Tarifa Zero Seleciona o mapa da linha para ver a localização do ônibus em tempo real. Faça o planejamento da sua viagem pelo mapa abaixo. Fonte: IBIRITRANS Tarifa Zero Telefone para atendimento: (31) 3079-6110. Whatsapp para informações e reclamações: (31) 3079-6110. Horário de atendimento: segunda a sexta-feira (exceto feriados), de 8h às 17h. Para linhas do Sistema Metropolitano, acesse o site do DEER clicando aqui.</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/17-publicacoes-dos-conselhos</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Publicações dos Conselhos</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;      &lt;/p&gt;
-[...8 lines deleted...]
-&lt;/ul&gt;</t>
+          <t xml:space="preserve">Para publicações do Conselho Municipal de Educação clique AQUI por Suporte Downloads Plenária Ordinária Fevereiro - 1267Kb Plenária Ordinária Março - 1299Kb Resolução nº 03,de 18.02.19 - 703Kb Resolução nº 04, de 13.03.19-PMIVS - 196Kb RESOLUÇÃO Nº 07, DE 12.06.19 NOMEIA A COMISSÃO - 241Kb</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/11-tributos-municipais-iss-e-autorregularizacao</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Tributos municipais · ISS e autorregularização</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O novo sistema de ISSQN está disponível para utilização.&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;por Assessoria&lt;/p&gt;</t>
+          <t xml:space="preserve">O novo sistema de ISSQN está disponível para utilização. Para acesso ao módulo financeiro (Bancos) - CLIQUE AQUI Para acesso ao módulo empresarial (Empresas) - CLIQUE AQUI Segunda Via de Tributos - CLIQUE AQUI por Assessoria</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/18-termos-de-colaboracao-com-osc</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Termos de colaboração com OSC</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt; Em atendimento ao disposto no arts. 10º e 11º, da Lei Federal nº 13.019 de 31 de julho de 2014, bem como nos arts. 86º e 87º, do Decreto Municipal nº 5.544 de 13 de novembro de 2017 e ainda para atender às exigências de transparência e controle social das parcerias entre a Prefeitura Municipal de Ibirité, por meio da Secretaria Municipal de Educação, e as Organizações da Sociedade Civil, Caixas Escolares e Creches Conveniadas e outras Parcerias. &lt;/p&gt;
-[...11 lines deleted...]
-&lt;/ul&gt;</t>
+          <t xml:space="preserve">Em atendimento ao disposto no arts. 10º e 11º, da Lei Federal nº 13.019 de 31 de julho de 2014, bem como nos arts. 86º e 87º, do Decreto Municipal nº 5.544 de 13 de novembro de 2017 e ainda para atender às exigências de transparência e controle social das parcerias entre a Prefeitura Municipal de Ibirité, por meio da Secretaria Municipal de Educação, e as Organizações da Sociedade Civil, Caixas Escolares e Creches Conveniadas e outras Parcerias. CAIXAS ESCOLARES Editais de chamamento público - CLIQUE AQUI Termos de colaboração e Plano de Trabalho - CLIQUE AQUI Prestações de contas e Relatórios de monitoramento e avaliação - CLIQUE AQUI CRECHES CONVENIADAS Editais de chamamento público - CLIQUE AQUI Prestações de contas e Relatórios de monitoramento e avaliação - CLIQUE AQUI OUTRAS PARCERIAS Documentos Diversos - CLIQUE AQUI</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/8-ibiritrans-transito-municipal</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Ibiritrans · trânsito municipal</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;br&gt; O Departamento Municipal de Trânsito e Transporte de Ibirité · IBIRITRANS, criado pela Lei Complementar Municipal n.º 035, de 14 de novembro de 2001, é o órgão executivo das ações voltadas à implementação do Sistema Municipal de Trânsito e Transporte, subordinado hierárquica, administrativa e funcionalmente a Secretaria Municipal de Indústria, Comércio e Desenvolvimento Econômico e seus respectivos órgãos, de acordo com a Lei Complementar Municipal n.º19, de 14 de abril de 2013. &lt;/p&gt;
-[...21 lines deleted...]
-&lt;p&gt;por Assessoria&lt;/p&gt;</t>
+          <t xml:space="preserve">O Departamento Municipal de Trânsito e Transporte de Ibirité · IBIRITRANS, criado pela Lei Complementar Municipal n.º 035, de 14 de novembro de 2001, é o órgão executivo das ações voltadas à implementação do Sistema Municipal de Trânsito e Transporte, subordinado hierárquica, administrativa e funcionalmente a Secretaria Municipal de Indústria, Comércio e Desenvolvimento Econômico e seus respectivos órgãos, de acordo com a Lei Complementar Municipal n.º19, de 14 de abril de 2013. A IBIRITRANS tem como principais atribuições promover estudos e pesquisas e propor planos e medidas que visem organizar o sistema viário, de transportes públicos, bem como a Mobilidade Urbana do Município. Trânsito O setor de trânsito é responsável por implantar e realizar a manutenção do sistema de sinalização das áreas de estacionamento, terminais e abrigos de coletivo, cadastrar e controlar informações sobre o sistema viário, sinalizações, equipamentos urbanos de trânsito e transportes e denominações de logradouros públicos, organizar e disciplinar o trânsito, em articulação com os órgãos estaduais afins. Transporte Público O setor de transportes é responsável por fiscalizar e controlar os serviços públicos relativos ao transporte no município, como táxi, moto frete, transporte escolar e coletivo. Gerencia as linhas municipais ( 1012, 1013, 1015, 1016, 1020, 1021, 1023, 1024, 1025, 1026, 1030, 1031 , 1032 , 1033 ), que através de estudos que apuram a demanda da população, estão sempre em melhoria, alterando itinerários e quadro de horários para melhor atendimento aos usuários. Fornecimento de Alvará para mudança de categoria veicular junto ao Detran. Contato Departamento Municipal de Trânsito e Transportes E-mail: ibiritrans@ibirite.mg.gov.br Telefone: (31) 3079-6110 Endereço: Rua Arthur Campos, 906 - Alvorada, Ibirité/MG - CEP: 32.400-538 PARA OUVIR OS PODCASTS IBIRICAST - CLIQUE AQUI FORMULÁRIO DE SOLICITAÇÃO DE SERVIÇOS - CLIQUE AQUI REQUERIMENTO ALVARÁ DE MUDANÇA DE CATEGORIA VEICULAR - CLIQUE AQUI FORMULÁRIO CREDENCIAL DE ESTACIONAMENTO ESPECIAL MUNICIPAL - Idoso CLIQUE AQUI FORMULÁRIO CREDENCIAL DE ESTACIONAMENTO ESPECIAL MUNICIPAL - Deficiente / Autista CLIQUE AQUI EMITIR CREDENCIAL DE ESTACIONAMENTO DE IDOSOS ONLINE PELO SENATRAN - CLIQUE AQUI FORMULÁRIO SOLICITAÇÃO DE INTERDIÇÃO DE VIA PARA EVENTO - CLIQUE AQUI FORMULÁRIO SOLICITAÇÃO DE INTERDIÇÃO DE VIA PÚBLICA PARA OBRAS E SERVIÇOS - CLIQUE AQUI CONSULTAR SITUAÇÃO DO VEÍCULO - CLIQUE AQUI por Assessoria</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/12-consultar-infracoes-por-veiculo</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Consultar infrações por veículo</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;br&gt; &lt;strong&gt; CONSULTAR INFRAÇÕES POR VEÍCULO &lt;/strong&gt;&lt;br&gt;&lt;br&gt; - Multas aplicadas até 30/11/2022, &lt;u&gt;&lt;a href="https://www.detran.mg.gov.br/veiculos/situacao-do-veiculo/emitir-de-extrato-de-multas" rel="noopener nofollow"&gt; clique aqui. &lt;/a&gt;&lt;/u&gt; &lt;/p&gt;
-&lt;p&gt; - Multas aplicadas após 01/12/2022, &lt;u&gt;&lt;a href="https://radar.serpro.gov.br/main.html#/cidadao" rel="noopener nofollow"&gt; clique aqui. &lt;/a&gt;&lt;/u&gt; &lt;/p&gt;</t>
+          <t xml:space="preserve">CONSULTAR INFRAÇÕES POR VEÍCULO - Multas aplicadas até 30/11/2022, clique aqui. - Multas aplicadas após 01/12/2022, clique aqui.</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/13-programa-valorize</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Programa Valorize</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt; &lt;/p&gt;&lt;h3&gt;&lt;a href="https://www.ibirite.mg.gov.br/estabelecimentos" rel="noopener nofollow"&gt;ACESSE AS EMPRESAS/COMÉRCIOS EM IBIRITÉ&lt;/a&gt;&lt;/h3&gt;
-[...12 lines deleted...]
-&lt;p&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">ACESSE AS EMPRESAS/COMÉRCIOS EM IBIRITÉ CADASTRE SUA EMPRESA/COMÉRCIO NO SITE ACESSE OS CURSOS GRATUITOS DO SEBRAE ALTERE A SUA EMPRESA/COMÉRCIO JÁ CADASTRADA ACESSE OS CURSOS GRATUITOS DO SENAC ACESSE OS CURSOS GRATUITOS DA FGV ACESSE OS CURSOS GRATUITOS DO SENAI</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/14-icms-esportivo</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">ICMS Esportivo</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt; O cadastro de cidadãos e entidades do esporte, aliado ao uso estratégico do ICMS Esportivo, vai ajudar Ibirité a mapear modalidades, atletas e núcleos esportivos da cidade. As melhorias resultantes não apenas elevam a qualidade das atividades esportivas, mas também promovem benefícios sociais e econômicos, contribuindo para o desenvolvimento integral da comunidade. &lt;/p&gt;
-[...19 lines deleted...]
-&lt;p&gt; Um cadastro eficiente de projetos esportivos pode ajudar na identificação e desenvolvimento de talentos locais. Proporcionando oportunidades para jovens atletas, os municípios podem criar uma base sólida para futuros esportistas de rendimento, contribuindo assim para o sucesso em competições regionais e nacionais. &lt;/p&gt;</t>
+          <t xml:space="preserve">O cadastro de cidadãos e entidades do esporte, aliado ao uso estratégico do ICMS Esportivo, vai ajudar Ibirité a mapear modalidades, atletas e núcleos esportivos da cidade. As melhorias resultantes não apenas elevam a qualidade das atividades esportivas, mas também promovem benefícios sociais e econômicos, contribuindo para o desenvolvimento integral da comunidade. Com a disponibilização de dados precisos, o município poderá direcionar melhor os recursos, buscar parcerias e ampliar investimentos no esporte. Mais informação significa mais oportunidades, inclusão e qualidade para quem pratica e ama o esporte em nossa cidade! Para preencher o cadastro ou saber mais, clique no link na bio! CLIQUE AQUI PARA REGISTRO DE INSTITUIÇÕES CLIQUE AQUI PARA CADASTRO DE ESTRUTURA PARA DESENVOLVER O ESPORTE EM IBIRITÉ CLIQUE AQUI PARA CADASTRO DE PROJETO, PROGRAMAS E COMPETIÇÕES REALIZADAS NO ANO DE 2025 O cadastro de projetos e atividades esportivas, aliado ao uso estratégico do ICMS Esportivo, representa uma oportunidade valiosa para os municípios. As melhorias resultantes não apenas elevam a qualidade das atividades esportivas, mas também promovem benefícios sociais e econômicos, contribuindo para o desenvolvimento integral da comunidade. O município pode proporcionar melhorias significativas através do ICMS Esportivo, impactando diversas áreas da sociedade local. FINANCIAMENTO DE PROJETOS O ICMS Esportivo destina uma parte da arrecadação do imposto para financiar projetos esportivos cadastrados. Isso significa que os municípios podem receber recursos financeiros específicos para apoiar e desenvolver atividades esportivas, permitindo a execução de iniciativas que, de outra forma, poderiam não ter viabilidade financeira. PROMOÇÃO DE INCLUSÃO SOCIAL Com o apoio do ICMS Esportivo, é possível destinar recursos a projetos voltados à inclusão social, proporcionando acesso ao esporte para comunidades carentes. Essa iniciativa não apenas fomenta a prática esportiva, mas também ajuda a combater desigualdades, promovendo a cidadania e a convivência entre diferentes grupos sociais. DESENVOLVIMENTO DE INFRAESTRUTURA Os fundos obtidos por meio do ICMS Esportivo podem ser utilizados para melhorar a infraestrutura esportiva das comunidades. Isso inclui a construção e reforma de campos, quadras e centros de treinamento, garantindo que a população tenha acesso a locais adequados para a prática de esportes. ATRAÇÃO DE EVENTOS Municípios com uma boa oferta esportiva e infraestrutura adequada se tornam mais atraentes para a realização de eventos esportivos. Essa atração pode impulsionar a economia local por meio do turismo, gerando receita adicional e promovendo a visibilidade da cidade. FOMENTO À EDUCAÇÃO FÍSICA O investimento em projetos esportivos pode se extender às escolas, promovendo atividades educativas que incentivem a saúde e o bem-estar dos alunos. Essa abordagem ajuda a formar uma geração mais saudável e ativa, além de reforçar a importância do esporte na educação. FORTALECIMENTO DA IDENTIDADE DO MUNICÍPIO O apoio a projetos esportivos também contribui para o fortalecimento da identidade cultural e esportiva do município. A participação em atividades esportivas estimula o engajamento comunitário, criando um senso de pertencimento e orgulho local. DESENVOLVIMENTO DE TALENTOS Um cadastro eficiente de projetos esportivos pode ajudar na identificação e desenvolvimento de talentos locais. Proporcionando oportunidades para jovens atletas, os municípios podem criar uma base sólida para futuros esportistas de rendimento, contribuindo assim para o sucesso em competições regionais e nacionais.</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/19-plano-de-contratacoes-anual-pca</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Plano de Contratações Anual (PCA)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O &lt;strong&gt;Plano de Contratações Anual (PCA)&lt;/strong&gt; é o documento em que a Administração reúne, antes do
-[...26 lines deleted...]
-recusa de acesso precisa ser fundamentada por escrito.&lt;/p&gt;</t>
+          <t xml:space="preserve">O Plano de Contratações Anual (PCA) é o documento em que a Administração reúne, antes do início do exercício, tudo o que pretende contratar no ano seguinte: compras, serviços, obras e locações. Ele existe para que a contratação deixe de ser reação à urgência e passe a ser planejamento, e para que o cidadão, o fornecedor e os órgãos de controle possam ver com antecedência o que o Município vai comprar. Onde isso está na lei Lei 14.133/2021, art. 12, inciso VII · autoriza os entes a elaborar o plano de contratações anual, com o objetivo de racionalizar as contratações, garantir o alinhamento com o planejamento estratégico e subsidiar a lei orçamentária. Lei 14.133/2021, art. 12, § 1º · o plano deve ser divulgado e mantido à disposição do público em sítio eletrônico oficial, e observado na realização das licitações e na execução dos contratos. Lei 14.133/2021, art. 174 · o Portal Nacional de Contratações Públicas (PNCP) é o sítio oficial de divulgação centralizada dos planos de contratação anual de todos os entes. Onde consultar Plano de Contratações Anual no acervo de downloads deste portal · o documento do exercício, no formato em que foi aprovado. Portal Nacional de Contratações Públicas (PNCP) · divulgação centralizada, com busca por ente e por exercício. Licitações do Município · o que já virou processo, com edital, prazos e resultado. Contratos do Município · o que já foi assinado, com objeto, vigência e valor. Como cobrar o que não estiver publicado Se o plano do exercício ainda não estiver nesta página, o pedido pode ser feito pelo Serviço de Informação ao Cidadão (e-SIC), que gera número de protocolo e prazo de resposta, ou pela Ouvidoria. Documento de planejamento de contratação é informação pública, e a recusa de acesso precisa ser fundamentada por escrito.</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/20-links-uteis</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">Links úteis</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;Endereços de fora do portal que o cidadão de Ibirité procura com frequência. Todos abrem em outro sítio, sob responsabilidade de quem o mantém.&lt;/p&gt;&lt;h2&gt;Município de Ibirité&lt;/h2&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://www.ibirite.mg.gov.br/" rel="noopener nofollow"&gt;Prefeitura de Ibirité · portal vigente&lt;/a&gt; · Portal institucional em operação, com o acervo histórico de matérias.&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.camaraibirite.mg.gov.br/" rel="noopener nofollow"&gt;Câmara Municipal de Ibirité&lt;/a&gt; · Leis municipais, sessões, vereadores e transparência do Legislativo.&lt;/li&gt;&lt;/ul&gt;&lt;h2&gt;Transparência e controle&lt;/h2&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://portaldatransparencia.gov.br/" rel="noopener nofollow"&gt;Portal da Transparência · Governo Federal&lt;/a&gt; · Repasses da União ao Município, convênios e benefícios sociais.&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.transparencia.mg.gov.br/" rel="noopener nofollow"&gt;Transparência MG · Governo de Minas&lt;/a&gt; · Receitas, despesas e repasses do Estado aos municípios mineiros.&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.tce.mg.gov.br/" rel="noopener nofollow"&gt;Tribunal de Contas do Estado de Minas Gerais&lt;/a&gt; · Prestações de contas municipais, jurisprudência e consultas.&lt;/li&gt;&lt;li&gt;&lt;a href="https://pncp.gov.br/" rel="noopener nofollow"&gt;Portal Nacional de Contratações Públicas (PNCP)&lt;/a&gt; · Editais, contratos e planos de contratação de todos os entes.&lt;/li&gt;&lt;li&gt;&lt;a href="https://falabr.cgu.gov.br/" rel="noopener nofollow"&gt;Fala.BR · acesso à informação e ouvidoria federal&lt;/a&gt; · Pedido de acesso à informação e manifestação a órgãos federais.&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.gov.br/cgu/pt-br/" rel="noopener nofollow"&gt;Controladoria-Geral da União&lt;/a&gt; · Normas de transparência, integridade e controle interno.&lt;/li&gt;&lt;/ul&gt;&lt;h2&gt;Serviços ao cidadão&lt;/h2&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://www.gov.br/pt-br/" rel="noopener nofollow"&gt;Gov.br · serviços públicos federais&lt;/a&gt; · Conta única de acesso e catálogo de serviços do Governo Federal.&lt;/li&gt;&lt;li&gt;&lt;a href="https://meu.inss.gov.br/" rel="noopener nofollow"&gt;Meu INSS&lt;/a&gt; · Benefícios, agendamento e extrato de contribuição.&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.gov.br/receitafederal/pt-br" rel="noopener nofollow"&gt;Receita Federal&lt;/a&gt; · CPF, CNPJ, imposto de renda e certidões federais.&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.detran.mg.gov.br/" rel="noopener nofollow"&gt;Detran-MG&lt;/a&gt; · Habilitação, licenciamento e infrações de trânsito.&lt;/li&gt;&lt;li&gt;&lt;a href="https://consumidor.gov.br/" rel="noopener nofollow"&gt;Consumidor.gov.br&lt;/a&gt; · Reclamação contra empresa, com prazo de resposta acompanhado.&lt;/li&gt;&lt;/ul&gt;&lt;h2&gt;Empresas e empreendedores&lt;/h2&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://portalservicos.jucemg.mg.gov.br/Portal" rel="noopener nofollow"&gt;JUCEMG · Junta Comercial de Minas Gerais&lt;/a&gt; · Abertura, alteração e baixa de empresa no Estado.&lt;/li&gt;&lt;/ul&gt;&lt;h2&gt;Justiça e defesa de direitos&lt;/h2&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://www.mpmg.mp.br/" rel="noopener nofollow"&gt;Ministério Público de Minas Gerais&lt;/a&gt; · Denúncia, representação e atendimento ao público.&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.defensoria.mg.def.br/" rel="noopener nofollow"&gt;Defensoria Pública de Minas Gerais&lt;/a&gt; · Assistência jurídica gratuita a quem não pode pagar advogado.&lt;/li&gt;&lt;/ul&gt;&lt;h2&gt;Publicações oficiais&lt;/h2&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://www.jornalminasgerais.mg.gov.br/" rel="noopener nofollow"&gt;Jornal Minas Gerais · Imprensa Oficial do Estado&lt;/a&gt; · Diário Oficial do Estado de Minas Gerais.&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.ibge.gov.br/" rel="noopener nofollow"&gt;IBGE · Ibirité em números&lt;/a&gt; · População, economia e indicadores do Município.&lt;/li&gt;&lt;/ul&gt;&lt;h2&gt;Telefones e endereços da Prefeitura&lt;/h2&gt;&lt;p&gt;Os telefones, os endereços e os horários de atendimento das secretarias e das unidades municipais estão em &lt;a href="/unidades"&gt;Secretarias e unidades&lt;/a&gt;, que é onde eles são atualizados. Esta página não os repete de propósito: lista copiada é lista que envelhece.&lt;/p&gt;</t>
+          <t xml:space="preserve">Endereços de fora do portal que o cidadão de Ibirité procura com frequência. Todos abrem em outro sítio, sob responsabilidade de quem o mantém. Município de Ibirité Prefeitura de Ibirité · portal vigente · Portal institucional em operação, com o acervo histórico de matérias. Câmara Municipal de Ibirité · Leis municipais, sessões, vereadores e transparência do Legislativo. Transparência e controle Portal da Transparência · Governo Federal · Repasses da União ao Município, convênios e benefícios sociais. Transparência MG · Governo de Minas · Receitas, despesas e repasses do Estado aos municípios mineiros. Tribunal de Contas do Estado de Minas Gerais · Prestações de contas municipais, jurisprudência e consultas. Portal Nacional de Contratações Públicas (PNCP) · Editais, contratos e planos de contratação de todos os entes. Fala.BR · acesso à informação e ouvidoria federal · Pedido de acesso à informação e manifestação a órgãos federais. Controladoria-Geral da União · Normas de transparência, integridade e controle interno. Serviços ao cidadão Gov.br · serviços públicos federais · Conta única de acesso e catálogo de serviços do Governo Federal. Meu INSS · Benefícios, agendamento e extrato de contribuição. Receita Federal · CPF, CNPJ, imposto de renda e certidões federais. Detran-MG · Habilitação, licenciamento e infrações de trânsito. Consumidor.gov.br · Reclamação contra empresa, com prazo de resposta acompanhado. Empresas e empreendedores JUCEMG · Junta Comercial de Minas Gerais · Abertura, alteração e baixa de empresa no Estado. Justiça e defesa de direitos Ministério Público de Minas Gerais · Denúncia, representação e atendimento ao público. Defensoria Pública de Minas Gerais · Assistência jurídica gratuita a quem não pode pagar advogado. Publicações oficiais Jornal Minas Gerais · Imprensa Oficial do Estado · Diário Oficial do Estado de Minas Gerais. IBGE · Ibirité em números · População, economia e indicadores do Município. Telefones e endereços da Prefeitura Os telefones, os endereços e os horários de atendimento das secretarias e das unidades municipais estão em Secretarias e unidades, que é onde eles são atualizados. Esta página não os repete de propósito: lista copiada é lista que envelhece.</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/1-historia</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">História</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;O povoamento da área correspondente ao município de Ibirité remonta aos séculos XVII e XVIII quando se iniciou as primeiras entradas e bandeiras nas áreas centrais da capitania das Minas Gerais com o intuito de descobrir ouro. A corrida do ouro ocasionou o surgimento de várias cidades como Vila Rica, Mariana, Sabará, Caeté e Congonhas das Minas do Ouro cidade conhecida atualmente como Nova Lima que foi palco de grande especulação aurífera onde se empregava grande contingente de mão de obra escrava . Conseqüentemente os escravos e as pessoas que se deslocaram para estas paragens precisavam de uma provisão de víveres para se manterem, evidenciando o surgimento de fazendas especializadas no cultivo de gêneros alimentícios e criação de gado . Com o sortimento, a proliferação das fazendas surgiu os povoados, como o de Ibirité.&lt;/p&gt;
-[...22 lines deleted...]
-&lt;p&gt;As regiões industriais de Belo Horizonte e Contagem exercem um forte poder de polarização capaz de atrair novos moradores. As regiões do Barreiro em Belo Horizonte e do Riacho em Contagem estão conurbadas com o noroeste do município de Ibirité.&lt;/p&gt;</t>
+          <t xml:space="preserve">O povoamento da área correspondente ao município de Ibirité remonta aos séculos XVII e XVIII quando se iniciou as primeiras entradas e bandeiras nas áreas centrais da capitania das Minas Gerais com o intuito de descobrir ouro. A corrida do ouro ocasionou o surgimento de várias cidades como Vila Rica, Mariana, Sabará, Caeté e Congonhas das Minas do Ouro cidade conhecida atualmente como Nova Lima que foi palco de grande especulação aurífera onde se empregava grande contingente de mão de obra escrava . Conseqüentemente os escravos e as pessoas que se deslocaram para estas paragens precisavam de uma provisão de víveres para se manterem, evidenciando o surgimento de fazendas especializadas no cultivo de gêneros alimentícios e criação de gado . Com o sortimento, a proliferação das fazendas surgiu os povoados, como o de Ibirité. As terras de Ibirité foram concedidas pelo imperador através da política sesmeira desencadeada por D. José I. As cartas de sesmaria eram concedidas aos cidadãos por meio de petição requerida ao governador da capitania. As cartas de sesmaria concedidas começaram no passado, ainda nos tempos do I Império, quando o alferes português Antônio José de Freitas recebeu de D. Pedro I uma carta de sesmaria, abrangendo do alto da serra do Rola Moça à Fazenda do Pintado e do Barreiro à cachoeira de Santa Rosa, incluindo a serra da Boa Esperança, região de Vargem do Pantana. Em 02 de junho de 1890, o povoado foi elevado a distrito de Sabará, criando-se então o primeiro Conselho Distrital de Vargem do Pantana (entidade com certa autonomia de governo para administrar os distritos), presidido por José Pedro de Souza Campos e formado pelo alferes Antônio José de Freitas e por Hilário Ferreira de Freitas. Este Conselho conseguiu fundar a primeira escola da Vila e adquiriu seis alqueires de terra para servir de logradouro público, lugar onde se podiam construir moradias com licença do Conselho. Cinco famílias deram origem a Ibirité: Ferreira, Diniz, Pinheiro, Freitas e Campos. Em 1880, foi criado o povoado da Vargem da Pantana, na freguesia de Contagem, Município de Sabará. • Em 1890, passa a categoria de Vila, ainda pertencendo a Sabará. • Em 1897, passou a pertencer ao Município de Santa Quitéria (Esmeraldas). • Em 1911, passa para o Município de Contagem. • Em 1923, tem sua denominação mudada para Ibirité, palavra indígena que significa “Terra Firme”, “Chão Duro”. • Em 1938, passa a figurar com o nome atual de Ibirité (Decreto Lei n° 148) e como Distrito, passa para o município de Betim. • Em 30/12/62 passa a categoria de Município (Lei n° 2764) com os distritos Sede e Sarzedo. • Em 01/03/63, o Governador do Estado “Magalhães Pinto” nomeia um intendente municipal o Sr. Chaffir Ferreira. • Em 30 de junho de 1963, ocorre a 1ª eleição para Prefeito, sendo eleito o Sr. José Wanderlei Cabral de Barros; nos períodos seguintes foram eleitos os Prefeitos: • 1967/71 - Antônio Pinheiro Diniz • 1971/72 - Euler Caetano de Lima • 1973/76 - José Wanderley Cabral de Barros • 1977/82 - Euler Caetano de Lima • 1983/88 - Paulo Telles da Silva • 1989/92 - Antônio Pinheiro Júnior • 1993/96 - Paulo Telles da Silva • 1997/00 - Márcio Flávio Baumgratz Grossi • 2001/04 - Antônio Pinheiro Júnior • 2005/08 - Antônio Pinheiro Júnior No ano de 1976 é criado o Distrito de Duval de Barros e em 1985 o Distrito de Mário Campos. Em 04/01/88 através da Lei Estadual n° 9.548/88 Ibirité, passa à categoria de Comarca. Em 1° de junho de 1990 dá-se a implantação da Comarca. Em 21/12/95 através da Lei Estadual nº 12.030 dá-se a emancipação dos Distritos de Sarzedo e Mário Campos. O povoamento inicial de Ibirité ocorreu ao longo do ribeirão do Pantana, às margens da futura MG - 040 e da Estrada de Ferro Central do Brasil · EFCB. O funcionamento da EFCB e a inauguração da estrada de rodagem (que ligava a Capital ao sul de Minas e a São Paulo, canal de movimentação de pessoas e produção agrícola) promoveram o enriquecimento de Ibirité. Trouxeram novas famílias que trabalhavam em empreendimentos diretamente ligados a essas vias de transporte e acabavam por residir na região com seus descendentes. Nas últimas décadas, Ibirité passou por grandes modificações. O município sofreu um crescimento urbano acelerado. A produção agrícola absorveu parte da mão-de-obra, mas não contribui para gerar recursos públicos municipais, por ser uma atividade praticamente isenta de impostos. Com a instalação do Distrito Industrial em 1996, o município caminha para uma diversificação da economia, fortalecendo principalmente o Setor de Serviços. ASPECTOS GERAIS DO MUNICÍPIO O Município de Ibirité localiza-se na Zona Metalúrgica, fazendo parte da Microregião 182 (Belo Horizonte). Limita-se com os municípios de Belo Horizonte pelo leste e nordeste, Contagem e Betim pelo norte, Sarzedo pelo oeste e Brumadinho pelo sul. Sua área é de 73,83 km² . A sede do município, a 882 metros de altitude, tem a sua posição determinada pelas coordenadas geográficas de 20º 01’15” de latitude sul e 40º 03’52’’ de longitude oeste ( Estação Ferroviária). De acordo com a classificação de hierarquia urbana adotada pela Fundação João Pinheiro para o Estado de Minas Gerais,em 1988, Ibirité foi identificada como centro local de 9º nível, integrando a região polarizada por Belo Horizonte. HIDROGRAFIA E RELEVO O Município de Ibirité tem ao norte e ao leste o divisor de águas entre as bacias hidrográficas do Rio Paraopeba e do Rio das Velhas através da contribuição direta no ribeirão Arrudas. Situado na bacia do Paraopeba, o município tem sua sede cortada pelo Ribeirão Ibirité e seus afluentes, entre estes, os Córregos Urubu, Rola Moça, Bálsamo, Taboões e Serrinha, todos pela margem esquerda. A bacia hidrográfica do Ribeirão Ibirité possui uma área de 64 km² a montante da represa da Petrobrás, com uma extensão de 10,25 km em seu talvegue principal e uma declividade da ordem de 1,8%. As bacias dos Córregos Taboões, Bálsamo e Rola-moça são protegidas por decreto de preservação ambiental por representarem mananciais dos sistemas de abastecimento de água operados pela COPASA /MG na RMBH. Os outros córregos mais importantes afluentes do ribeirão Ibirité ficam na margem direita e são os córregos do Pelado e Pintado. Ambos recebem uma expressiva carga poluente, pois em suas nascentes localizam-se diversos bairros desprovidos da infra - estrutura e em intenso processo de ocupação. Todos esses córregos contribuem para a formação da Represa de Ibirité , que, com cerca de 2,7 km² , está contida em território dos municípios de Ibirité e Sarzedo. Os córregos Terra do Feijão e Sumidouro, afluentes do Ribeirão Ibirité pela margem esquerda, completam os mananciais que formam a represa. O município de Ibirité possui um relevo bastante movimentado, cujo aspecto predominante é a formação, pelo Sul, do maciço denominado Serra Três Irmãos, com as denominações locais de Serra da Jangada e Serra do Rola - Moça. Essa formação limita o município de Ibirité ao sul com Brumadinho e atinge altitudes que superam 1.400m. No sentido de leste para oeste essa serra vai decrescendo até constituir a formação característica de garganta conhecida como Fecho do Funil, por onde passa o rio Paraopeba que a atravessa no sentido sul - norte. USO DO SOLO O Município de Ibirité apresenta elevado grau de urbanização - 98%. Até 1970 menos de 20% da população vivia em área urbana e as atividades ligadas ao setor primário eram a principal ocupação do município. Coincidindo com o grande crescimento demográfico da década de 70, observado na R.M.B.H., Ibirité passou por um processo intenso de urbanização quando a população urbana passou de 20% para 68%. Na verdade, o município de Ibirité refletiu de maneira intensa, nos últimos anos, o processo de ocupação da Região Metropolitana de Belo Horizonte - RMBH. O vetor oeste, que constitui um dos pólos com maior capacidade de atração de novos assentamentos, tem em Ibirité o espaço onde se instalou grande parte da população demandatária da R.M.B.H. As regiões industriais de Belo Horizonte e Contagem exercem um forte poder de polarização capaz de atrair novos moradores. As regiões do Barreiro em Belo Horizonte e do Riacho em Contagem estão conurbadas com o noroeste do município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/2-brasao</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">Brasão</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;  &lt;/p&gt;&lt;p&gt;SENTIDO HERALDICO DO BRASÃO DO MUNICÍPIO DE IBIRITÉ&lt;/p&gt;
-[...8 lines deleted...]
-&lt;p&gt;A coroa de cinco pontas é o símbolo da categoria da cidade. A faixa inferior, além do nome do município tem duas datas:&lt;br&gt; 1980 - elevação do povoado de Vargem da Pantana à categoria de Vila&lt;br&gt; 1962 - data de sua elevação a município.&lt;/p&gt;</t>
+          <t xml:space="preserve">SENTIDO HERALDICO DO BRASÃO DO MUNICÍPIO DE IBIRITÉ Logo após a criação do município de Ibirité, pensou-se em dotar a nova comuna de um brasão, que exprimisse as características do município. Já havia sido revogado, pela Constituição de 1946, art. 2° da Constituição de 10 de novembro de 1937, que proibia bandeiras, escudos e hinos, que não fossem os da República. A confecção do símbolo do município foi executada pelo professor Fernando Pierucetti, catedrático de desenho dos colégios Estadual e Municipal de Belo Horizonte. DESCRIÇÃO O escudo é dividido em três campos. O centro é em campo de prata com dois ramos de hortaliças, sustentados por dois tutores, que se encontram ao alto. Os dois outros campos (direito e esquerdo) são em vermelho, e têm o primeiro dois martelos de mineração cruzados, e o segundo uma cascata. De um lado e outro do escudo, vêem-se dois coqueiros. Na faixa superior, vê-se a letra M, estilizada, e espargindo raios que dividem os três campos do escudo e ainda jorram à direita e à esquerda da letra, encimando tudo a coroa. Em baixo, uma faixa com o nome da cidade e Município, ladeado por duas datas. SIMBOLISMO Os ramos de hortaliças simbolizam a atividade básica e geral do município a horticultura. Os martelos de mineradores falam da abundância de minérios na serra que corta o território do município. A cascata da direita de quem olha, diz da abundância de águas puras que nascem na serra que flanqueia o município e que durante mais de quatro décadas, de 1929 a 1974, são as principais fontes abastecedoras da capital mineira (mananciais de Taboões, Capão do Bálsamo, Rola Moça). Os dois coqueiros simbolizam a Fazenda do Rosário, criada por D. Helena Antipoff notável educadora,com o conjunto educacional, conhecido internacionalmente, sediada no município, em que se distinguem a Associação Pestalozzi, para excepcionais, a FEER com ensino de técnicas agrícolas, a Associação Milton Campos, para bem - dotados, Escola Sandoval Soares de Azevedo, com ensino de 1° e 2° graus. A letra M, com seus raios, lembra o nome de Maria Santíssima, padroeira da cidade há mais de 100 anos, a qual o povo apelidou de Nossa Senhora das Graças, como é conhecida por ter vindo da Fazenda das Graças, que existia na Região de Rio Acima, imagem trazida pela primeira proprietária das terras de Ibirité - D. Eulália do Nascimento. Os raios representam as graças a jorrarem de Maria sobre a nossa Terra. A coroa de cinco pontas é o símbolo da categoria da cidade. A faixa inferior, além do nome do município tem duas datas: 1980 - elevação do povoado de Vargem da Pantana à categoria de Vila 1962 - data de sua elevação a município.</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/3-prefeito</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">Prefeito</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dinis Pinheiro - Prefeito municipal&lt;/p&gt;</t>
+          <t xml:space="preserve">Dinis Pinheiro - Prefeito municipal</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/paginas/3/arquivo</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">prefeito.jpg</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23403</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/4-vice-prefeito</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve">Vice-prefeito</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt; &lt;/p&gt;&lt;p&gt;Janduy Alves - Vice-prefeito&lt;/p&gt;</t>
+          <t xml:space="preserve">Janduy Alves - Vice-prefeito</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/paginas/4/arquivo</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vice.jpg</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21807</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">/paginas/5-logotipo</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">Logotipo</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;  &lt;/p&gt;&lt;p&gt; Na manhã dessa terça-feira, 25/02/2025, o Secretário de Governo e Comunicação Fábio Gomes apresentou ao prefeito de Ibirité, Dinis Pinheiro, e ao Secretariado, a nova identidade visual da Prefeitura Municipal de Ibirité. Construída com base nos valores da gestão, &amp;quot;Modernidade, Austeridade e Honestidade&amp;quot;, a nova logomarca traz forte em seu desenho, ainda, o espírito de &amp;quot;União, trabalho e Reconstrução&amp;quot;, para o grande desafio de &amp;quot;reconstruir Ibirité&amp;quot;. &lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt; &lt;a href="https://www.ibirite.mg.gov.br/abrir_arquivo.aspx/Logotipo__Manual_de_Uso__Fontes?cdLocal=2&amp;amp;arquivo={A44D3E74-BBE7-A7DA-D5E2-67431DBCA3DA}.zip#search=logotipo" rel="noopener nofollow"&gt;&lt;strong&gt;CLIQUE AQUI&lt;/strong&gt; &lt;/a&gt;para baixar arquivo compactado contendo o logotipo &lt;strong&gt;PREFEITURA DE IBIRITÉ Moderna. Austera. Honesta.&lt;/strong&gt;, vetorizado em Adobe Illustrator, Corel Draw e PDF; no formato de imagem de alta resolução em JPG (fundo opaco) e PNG (fundo transparente), nas disposições horizontal e vertical e aplicações positiva e negativa, as fontes utilizadas e o manual de uso (&lt;u&gt;siga sempre as recomendações contidas nesse guia para garantir a consistência e a integridade da nossa marca&lt;/u&gt;) &lt;/p&gt;</t>
+          <t xml:space="preserve">Na manhã dessa terça-feira, 25/02/2025, o Secretário de Governo e Comunicação Fábio Gomes apresentou ao prefeito de Ibirité, Dinis Pinheiro, e ao Secretariado, a nova identidade visual da Prefeitura Municipal de Ibirité. Construída com base nos valores da gestão, "Modernidade, Austeridade e Honestidade", a nova logomarca traz forte em seu desenho, ainda, o espírito de "União, trabalho e Reconstrução", para o grande desafio de "reconstruir Ibirité". De acordo com Fábio Gomes, a identidade nasce de um conceito moldado por mãos que se juntam para construir uma cidade à frente do seu tempo."Temos aqui traços leves e contemporâneos escrevendo a marca Ibirité e expressando valores da gestão atual, que reafirmam o potencial de modernização do município e compromete-se, com equilíbrio e seriedade, a promover avanços significativos, garantindo qualidade de vida para seus habitantes e um futuro promissor para as próximas gerações". A apresentação do logotipo foi feita durante o Seminário Valores da Gestão, destinado aos secretários municipais e membros do corpo estratégico da gestão de cada pasta, onde foram abordados os principais valores que nortearão a Administração 2025-2028. CLIQUE AQUI para baixar arquivo compactado contendo o logotipo PREFEITURA DE IBIRITÉ Moderna. Austera. Honesta., vetorizado em Adobe Illustrator, Corel Draw e PDF; no formato de imagem de alta resolução em JPG (fundo opaco) e PNG (fundo transparente), nas disposições horizontal e vertical e aplicações positiva e negativa, as fontes utilizadas e o manual de uso (siga sempre as recomendações contidas nesse guia para garantir a consistência e a integridade da nossa marca)</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>