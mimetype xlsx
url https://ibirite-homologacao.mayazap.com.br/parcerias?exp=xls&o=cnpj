--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -51,704 +51,2320 @@
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Instrumento</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor repassado</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade responsável</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">Prestação de contas</t>
         </is>
       </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo ou plano de trabalho · endereço</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo ou plano de trabalho · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo ou plano de trabalho · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/1-associacao-fazenda-do-animal-jc</t>
+          <t xml:space="preserve">/parcerias/6-associacao-esportiva-comunitaria-de-ibirite-entidade-simulada</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Associação Fazenda do Animal JC</t>
+          <t xml:space="preserve">Associação Esportiva Comunitária de Ibirité · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Processo Administrativo N°7415/2022 - Chamamento Público N°005/2022. Seleção de proposta de projeto para parceria da Secretaria de Meio Ambiente e Serviços Urbanos com Organização da Sociedade Civil para apreensão de animais de grande porte (equinos, asininos, muares, bovinos, suínos, caprinos, ovinos e bubalinos) soltos, em situação de maus-tratos e/ou abandonados em vias públicas no município de Ibirité/MG, conforme ao que dispõe a Lei Municipal de Ibirité 2.249 de 2019; Termo de Fomento N• 001/2023 (Associação Fazenda do Animal JC).
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Serviço de convivência e fortalecimento de vínculos por meio do esporte e do lazer, com oficinas em quadras e praças públicas para 150 crianças e adolescentes no contraturno escolar. Instrumento: Termo de fomento nº 900/2026 · Marco regulatório: Lei federal 13.019/2014 · Valor global do termo: R$ 180.000,00 · Vigência: 02/03/2026 a 01/03/2027. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02/03/2026 a 01/03/2027</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/2-cdl-ibirite</t>
+          <t xml:space="preserve">/parcerias/11-associacao-fazenda-do-animal-jc</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">CDL Ibirité</t>
+          <t xml:space="preserve">Associação Fazenda do Animal JC</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Inexigibilidade Chamamento Público para firmar Termo de Fomento com a CDL Ibirité. Justificativa de Inexigibilidade Chamamento Público para firmar Termo de Fomento com a CDL Ibirité
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Processo Administrativo N°7415/2022 - Chamamento Público N°005/2022. Seleção de proposta de projeto para parceria da Secretaria de Meio Ambiente e Serviços Urbanos com Organização da Sociedade Civil para apreensão de animais de grande porte (equinos, asininos, muares, bovinos, suínos, caprinos, ovinos e bubalinos) soltos, em situação de maus-tratos e/ou abandonados em vias públicas no município de Ibirité/MG, conforme ao que dispõe a Lei Municipal de Ibirité 2.249 de 2019; Termo de Fomento N• 001/2023 (Associação Fazenda do Animal JC). Órgão: Prefeitura Municipal de Ibirité · Publicado em: 23/02/2024 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/11/arquivo</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-processo-administrativo-no7415-2022-chamamento-publico-no005-2022.pdf</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">51546852</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/3-associacao-casa-do-caminho-acasa</t>
+          <t xml:space="preserve">/parcerias/12-cdl-ibirite</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Associação Casa do Caminho - ACASA</t>
+          <t xml:space="preserve">CDL Ibirité</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aditivo Termo de Colaboração 02/2022 - Acolhimento Institucional de Idosos. Primeiro Aditivo ao Termo de Colaboração 02/2022 da Associação Casa do Caminho - ACASA - referente incremento financeiro para o serviço de residência inclusiva.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Inexigibilidade Chamamento Público para firmar Termo de Fomento com a CDL Ibirité. Justificativa de Inexigibilidade Chamamento Público para firmar Termo de Fomento com a CDL Ibirité Órgão: Prefeitura Municipal de Ibirité · Publicado em: 15/06/2023 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aditivo a termo de colaboração</t>
+          <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/12/arquivo</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-inexigibilidade-chamamento-publico-para-firmar-termo-de-fomento-com-a-c.pdf</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">685969</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/4-creche-bom-pastor-lar-na-luz</t>
+          <t xml:space="preserve">/parcerias/13-associacao-casa-do-caminho-acasa</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Creche Bom Pastor / Lar Na Luz</t>
+          <t xml:space="preserve">Associação Casa do Caminho - ACASA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aditivo Termo de Colaboração 03/2022 - Residência Inclusiva. Segundo Aditivo ao Termo de Colaboração 03/2022 da Creche Bom Pastor / Lar Na Luz - referente incremento financeiro para o serviço de residência inclusiva.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Aditivo Termo de Colaboração 02/2022 - Acolhimento Institucional de Idosos. Primeiro Aditivo ao Termo de Colaboração 02/2022 da Associação Casa do Caminho - ACASA - referente incremento financeiro para o serviço de residência inclusiva. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 23/08/2022 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">Aditivo a termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/13/arquivo</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-aditivo-termo-de-colaboracao-02-2022-acolhimento-institucional-de-idoso.pdf</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">432488</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/5-mitra-arquidiocesana-de-belo-horizonte-paroquia-nossa-senhora-das-merces</t>
+          <t xml:space="preserve">/parcerias/14-creche-bom-pastor-lar-na-luz</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitra Arquidiocesana de Belo Horizonte · Paróquia Nossa Senhora das Mercês</t>
+          <t xml:space="preserve">Creche Bom Pastor / Lar Na Luz</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboracao 04/2022 Parceria Cemiterial. Termo de Colaboração 04/2022 para Parceria Cemiterial no período de 01/01/2022 a 31/12/2025 - Mitra Arquidiocesana de Belo Horizonte / Paróquia Nossa Senhora das Mercês / Cemitério do Canal de Ibirité - Taxas de Sepultamento para Usuários do Benefício Eventual de Auxílio Funeral.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Aditivo Termo de Colaboração 03/2022 - Residência Inclusiva. Segundo Aditivo ao Termo de Colaboração 03/2022 da Creche Bom Pastor / Lar Na Luz - referente incremento financeiro para o serviço de residência inclusiva. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 23/08/2022 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de colaboração</t>
+          <t xml:space="preserve">Aditivo a termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/14/arquivo</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-aditivo-termo-de-colaboracao-03-2022-residencia-inclusiva.pdf</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">430204</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/6-associacao-pestalozzi-de-minas-gerais</t>
+          <t xml:space="preserve">/parcerias/15-mitra-arquidiocesana-de-belo-horizonte-paroquia-nossa-senhora-das-merces</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Associação Pestalozzi de Minas Gerais</t>
+          <t xml:space="preserve">Mitra Arquidiocesana de Belo Horizonte · Paróquia Nossa Senhora das Mercês</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Centro Dia. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 22/2018 assinado com a Associação Pestalozzi de Minas Gerais para prestação do serviço de Centro Dia no período de 1º de janeiro de 2019 a 30 de junho de 2019 - 210 pessoas.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboracao 04/2022 Parceria Cemiterial. Termo de Colaboração 04/2022 para Parceria Cemiterial no período de 01/01/2022 a 31/12/2025 - Mitra Arquidiocesana de Belo Horizonte / Paróquia Nossa Senhora das Mercês / Cemitério do Canal de Ibirité - Taxas de Sepultamento para Usuários do Benefício Eventual de Auxílio Funeral. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 31/05/2022 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/15/arquivo</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-04-2022-parceria-cemiterial.pdf</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3297662</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/7-associacao-casa-do-caminho-acasa</t>
+          <t xml:space="preserve">/parcerias/16-associacao-pestalozzi-de-minas-gerais</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Associação Casa do Caminho - ACASA</t>
+          <t xml:space="preserve">Associação Pestalozzi de Minas Gerais</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Abrigamento de Idosos. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 22/2018 assinado com Associação Casa do Caminho-ACASA, para prestação do serviço de Abrigamento de Idosos a partir de 60 anos, no período de 1º de janeiro de 2019 a 31 de dezembro de 2019 - 25 vagas.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Centro Dia. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 22/2018 assinado com a Associação Pestalozzi de Minas Gerais para prestação do serviço de Centro Dia no período de 1º de janeiro de 2019 a 30 de junho de 2019 - 210 pessoas. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 15/01/2019 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/16/arquivo</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-pse-2018-centro-dia.pdf</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3622497</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/8-centro-de-libertacao-da-mulher-trabalhadora</t>
+          <t xml:space="preserve">/parcerias/17-associacao-casa-do-caminho-acasa</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro de Libertação da Mulher Trabalhadora</t>
+          <t xml:space="preserve">Associação Casa do Caminho - ACASA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Abrigamento de crianças. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 21/2018 assinado com o Centro de Libertação da Mulher Trabalhadora para prestação do serviço de Abrigamento de crianças até 12 anos no período de 1º de janeiro de 2019 a 30 de junho de 2019 - 17 vagas.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Abrigamento de Idosos. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 22/2018 assinado com Associação Casa do Caminho-ACASA, para prestação do serviço de Abrigamento de Idosos a partir de 60 anos, no período de 1º de janeiro de 2019 a 31 de dezembro de 2019 - 25 vagas. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 15/01/2019 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/17/arquivo</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-pse-2018-abrigamento-de-idosos.pdf</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3151057</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/9-casa-espirita-maria-de-nazare</t>
+          <t xml:space="preserve">/parcerias/18-centro-de-libertacao-da-mulher-trabalhadora</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casa Espírita Maria de Nazaré</t>
+          <t xml:space="preserve">Centro de Libertação da Mulher Trabalhadora</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Abrigamento de adolescentes do sexo feminino. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 20/2018 assinado com a Casa Espírita Maria de Nazaré para prestação do serviço de Abrigamento de adolescentes de 12 a 18 anos do sexo feminino no período de 1º de janeiro de 2019 a 30 de junho de 2019 - 10 vagas.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Abrigamento de crianças. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 21/2018 assinado com o Centro de Libertação da Mulher Trabalhadora para prestação do serviço de Abrigamento de crianças até 12 anos no período de 1º de janeiro de 2019 a 30 de junho de 2019 - 17 vagas. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 15/01/2019 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/18/arquivo</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-pse-2018-abrigamento-de-criancas.pdf</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3512586</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/10-casa-espirita-maria-de-nazare</t>
+          <t xml:space="preserve">/parcerias/19-casa-espirita-maria-de-nazare</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Casa Espírita Maria de Nazaré</t>
         </is>
       </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Abrigamento de adolescentes do sexo masculino. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 19/2018 assinado com a Casa Espírita Maria de Nazaré para prestação do serviço de Abrigamento de adolescentes de 12 a 18 anos do sexo masculino no período de 1º de janeiro de 2019 a 30 de junho de 2019 - 12 vagas
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Abrigamento de adolescentes do sexo feminino. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 20/2018 assinado com a Casa Espírita Maria de Nazaré para prestação do serviço de Abrigamento de adolescentes de 12 a 18 anos do sexo feminino no período de 1º de janeiro de 2019 a 30 de junho de 2019 - 10 vagas. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 15/01/2019 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/19/arquivo</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-pse-2018-abrigamento-de-adolescentes-do-sexo-femin.pdf</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3325267</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/11-creche-bom-pastor</t>
+          <t xml:space="preserve">/parcerias/20-casa-espirita-maria-de-nazare</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Creche Bom Pastor</t>
+          <t xml:space="preserve">Casa Espírita Maria de Nazaré</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Residência Inclusiva. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 18/2018 assinado com a Creche Bom Pastor para prestação do serviço de Residência Inclusiva no período de 1º de janeiro de 2019 a 31 de dezembro de 2021 - 50 vagas.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Abrigamento de adolescentes do sexo masculino. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 19/2018 assinado com a Casa Espírita Maria de Nazaré para prestação do serviço de Abrigamento de adolescentes de 12 a 18 anos do sexo masculino no período de 1º de janeiro de 2019 a 30 de junho de 2019 - 12 vagas Órgão: Prefeitura Municipal de Ibirité · Publicado em: 15/01/2019 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/20/arquivo</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-pse-2018-abrigamento-de-adolescentes-do-sexo-mascu.pdf</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3404515</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/12-ambav</t>
+          <t xml:space="preserve">/parcerias/21-creche-bom-pastor</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMBAV</t>
+          <t xml:space="preserve">Creche Bom Pastor</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aditivo Termo Colaboração 07-2018 PSE Alta Complexidade. Aditivo Termo Colaboração 07-2018 PSE Alta Complexidade - Serviço Acolhimento Moradores Situação de Rua, encerramento atividade. AMBAV
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração PSE 2018 - Residência Inclusiva. Serviço de Proteção Especial de Alta Complexidade. Termo de Colaboração nº 18/2018 assinado com a Creche Bom Pastor para prestação do serviço de Residência Inclusiva no período de 1º de janeiro de 2019 a 31 de dezembro de 2021 - 50 vagas. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 15/01/2019 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aditivo a termo de colaboração</t>
+          <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/21/arquivo</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-pse-2018-residencia-inclusiva.pdf</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3732562</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/13-cdl-ibirite</t>
+          <t xml:space="preserve">/parcerias/22-ambav</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">CDL Ibirité</t>
+          <t xml:space="preserve">AMBAV</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Fomento 16-2018 CDL e Secretaria Municipal de Desenvolvimento Social. Termo de Fomento 16-2018 de celebração de parceria visando à prestação de serviço de administração do Benefício Eventual denominado Auxílio Alimentação (Cartão Cesta Social) com CDL.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Aditivo Termo Colaboração 07-2018 PSE Alta Complexidade. Aditivo Termo Colaboração 07-2018 PSE Alta Complexidade - Serviço Acolhimento Moradores Situação de Rua, encerramento atividade. AMBAV Órgão: Prefeitura Municipal de Ibirité · Publicado em: 10/12/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de fomento</t>
+          <t xml:space="preserve">Aditivo a termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/22/arquivo</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-aditivo-termo-colaboracao-07-2018-pse-alta-complexidade.pdf</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">525174</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/14-cdl-ibirite</t>
+          <t xml:space="preserve">/parcerias/23-cdl-ibirite</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">CDL Ibirité</t>
         </is>
       </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Inexigibilidade de Chamamento Público para firmar Termo de Fomento com a CDL Ibirité. Extrato de Justificativa de Inexigibilidade de Chamamento Público para firmar Termo de Fomento com a CDL Ibirité
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Fomento 16-2018 CDL e Secretaria Municipal de Desenvolvimento Social. Termo de Fomento 16-2018 de celebração de parceria visando à prestação de serviço de administração do Benefício Eventual denominado Auxílio Alimentação (Cartão Cesta Social) com CDL. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 11/10/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/23/arquivo</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-fomento-16-2018-cdl-e-secretaria-municipal-de-desenvolvimento.pdf</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4307601</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/15-cdl-ibirite</t>
+          <t xml:space="preserve">/parcerias/24-cdl-ibirite</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">CDL Ibirité</t>
         </is>
       </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Inexigibilidade Chamamento Público para firmar Termo de Fomento com a CDL Ibirité (julho de 2018). Justificativa de Inexigibilidade de Chamamento Público para firmar Termo de Fomento com a CDL Ibirite
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Inexigibilidade de Chamamento Público para firmar Termo de Fomento com a CDL Ibirité. Extrato de Justificativa de Inexigibilidade de Chamamento Público para firmar Termo de Fomento com a CDL Ibirité Órgão: Prefeitura Municipal de Ibirité · Publicado em: 28/09/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/24/arquivo</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-inexigibilidade-de-chamamento-publico-para-firmar-termo-de-fomento-com.pdf</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">519730</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/16-sociedade-pestalozzi</t>
+          <t xml:space="preserve">/parcerias/25-cdl-ibirite</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sociedade Pestalozzi</t>
+          <t xml:space="preserve">CDL Ibirité</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração 06/2018. Termo de Colaboração 06/2018 - Sociedade Pestalozzi
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Inexigibilidade Chamamento Público para firmar Termo de Fomento com a CDL Ibirité (julho de 2018). Justificativa de Inexigibilidade de Chamamento Público para firmar Termo de Fomento com a CDL Ibirite Órgão: Prefeitura Municipal de Ibirité · Publicado em: 02/07/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de colaboração</t>
+          <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/25/arquivo</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-inexigibilidade-chamamento-publico-para-firmar-termo-de-fomento-com-a-c.pdf</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1005290</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/17-creche-bom-pastor</t>
+          <t xml:space="preserve">/parcerias/26-sociedade-pestalozzi</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Creche Bom Pastor</t>
+          <t xml:space="preserve">Sociedade Pestalozzi</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração 05/2018. Termo de Colaboração 04/2018 - Creche Bom Pastor
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração 06/2018. Termo de Colaboração 06/2018 - Sociedade Pestalozzi Órgão: Prefeitura Municipal de Ibirité · Publicado em: 02/04/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/26/arquivo</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-06-2018.pdf</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2699693</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/18-centro-espirita-maria-de-nazareht-f</t>
+          <t xml:space="preserve">/parcerias/27-creche-bom-pastor</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro Espírita Maria de Nazareht - F</t>
+          <t xml:space="preserve">Creche Bom Pastor</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração 04/2018. Termo de Colaboração 04/2018 - Centro Espírita Maria de Nazareht - F
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração 05/2018. Termo de Colaboração 04/2018 - Creche Bom Pastor Órgão: Prefeitura Municipal de Ibirité · Publicado em: 02/04/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/27/arquivo</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-05-2018.pdf</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3126567</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/19-centro-espirita-maria-de-nazareth-m</t>
+          <t xml:space="preserve">/parcerias/28-centro-espirita-maria-de-nazareht-f</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro Espírita Maria de Nazareth - M</t>
+          <t xml:space="preserve">Centro Espírita Maria de Nazareht - F</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração 03/2018. Termo de Colaboração 03/2018 - Centro Espírita Maria de Nazareth - M
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração 04/2018. Termo de Colaboração 04/2018 - Centro Espírita Maria de Nazareht - F Órgão: Prefeitura Municipal de Ibirité · Publicado em: 02/04/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/28/arquivo</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-04-2018.pdf</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3220334</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/20-clmt</t>
+          <t xml:space="preserve">/parcerias/29-centro-espirita-maria-de-nazareth-m</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLMT</t>
+          <t xml:space="preserve">Centro Espírita Maria de Nazareth - M</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração 02/2018. Termo de Colaboração 02/2018 - CLMT
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração 03/2018. Termo de Colaboração 03/2018 - Centro Espírita Maria de Nazareth - M Órgão: Prefeitura Municipal de Ibirité · Publicado em: 02/04/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/29/arquivo</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-03-2018.pdf</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3071670</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/21-ambav</t>
+          <t xml:space="preserve">/parcerias/30-clmt</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMBAV</t>
+          <t xml:space="preserve">CLMT</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboração 01/2018. Termo de Colaboração 01/2018 - AMBAV
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
+          <t xml:space="preserve">Termo de Colaboração 02/2018. Termo de Colaboração 02/2018 - CLMT Órgão: Prefeitura Municipal de Ibirité · Publicado em: 02/04/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/30/arquivo</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-02-2018.pdf</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3081025</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/22-sociedade-pestalozzi</t>
+          <t xml:space="preserve">/parcerias/31-ambav</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sociedade Pestalozzi</t>
+          <t xml:space="preserve">AMBAV</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo colaboracao 06-2018 Pestalozzi1. Termo de Colaboração 06-2018
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
+          <t xml:space="preserve">Termo de Colaboração 01/2018. Termo de Colaboração 01/2018 - AMBAV Órgão: Prefeitura Municipal de Ibirité · Publicado em: 02/04/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico/10005</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/31/arquivo</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-01-2018.pdf</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2968176</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/23-creche-bom-pastor</t>
+          <t xml:space="preserve">/parcerias/32-sociedade-pestalozzi</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Creche Bom Pastor</t>
+          <t xml:space="preserve">Sociedade Pestalozzi</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboracao 05-2018 CBom Pastor. Termo de Colaboração 05-2018
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
+          <t xml:space="preserve">Termo colaboracao 06-2018 Pestalozzi1. Termo de Colaboração 06-2018 Órgão: Prefeitura Municipal de Ibirité · Publicado em: 15/03/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/32/arquivo</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-colaboracao-06-2018-pestalozzi1.pdf</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2699693</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/24-centro-espirita-maria-de-nazareth-f</t>
+          <t xml:space="preserve">/parcerias/33-creche-bom-pastor</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro Espírita Maria de Nazareth - F</t>
+          <t xml:space="preserve">Creche Bom Pastor</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo de Colaboracao 04-2018 Nazareth F. Termo de Colaboração 04-2018
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
+          <t xml:space="preserve">Termo de Colaboracao 05-2018 CBom Pastor. Termo de Colaboração 05-2018 Órgão: Prefeitura Municipal de Ibirité · Publicado em: 31/01/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/33/arquivo</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-05-2018-cbom-pastor.pdf</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3126567</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/25-centro-espirita-maria-de-nazareth-m</t>
+          <t xml:space="preserve">/parcerias/34-centro-espirita-maria-de-nazareth-f</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Centro Espírita Maria de Nazareth - M</t>
+          <t xml:space="preserve">Centro Espírita Maria de Nazareth - F</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo Colaboracao 03-2018 Nazareth M. Termo de Colaboração 03-2018
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
+          <t xml:space="preserve">Termo de Colaboracao 04-2018 Nazareth F. Termo de Colaboração 04-2018 Órgão: Prefeitura Municipal de Ibirité · Publicado em: 31/01/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/34/arquivo</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-de-colaboracao-04-2018-nazareth-f.pdf</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3220334</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/26-clmt</t>
+          <t xml:space="preserve">/parcerias/35-centro-espirita-maria-de-nazareth-m</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLMT</t>
+          <t xml:space="preserve">Centro Espírita Maria de Nazareth - M</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Termo Colaboracao 02-2018 CLMT. Termo de Colaboração 02-2018
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
+          <t xml:space="preserve">Termo Colaboracao 03-2018 Nazareth M. Termo de Colaboração 03-2018 Órgão: Prefeitura Municipal de Ibirité · Publicado em: 31/01/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/35/arquivo</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-colaboracao-03-2018-nazareth-m.pdf</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3071670</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">/parcerias/27-ambav</t>
+          <t xml:space="preserve">/parcerias/36-clmt</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
+          <t xml:space="preserve">CLMT</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo Colaboracao 02-2018 CLMT. Termo de Colaboração 02-2018 Órgão: Prefeitura Municipal de Ibirité · Publicado em: 31/01/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/36/arquivo</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-colaboracao-02-2018-clmt.pdf</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3081025</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/37-ambav</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
           <t xml:space="preserve">AMBAV</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E28" t="inlineStr">
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo Colaboracao 01-2018 AMBAV. Termo de Colaboração 01-2018 Órgão: Prefeitura Municipal de Ibirité · Publicado em: 31/01/2018 Documento do acervo de Chamamento Público do site da Prefeitura. A tela "Parcerias e Convênios Repassados" do Portal da Transparência está sem nenhum registro na origem, e valor e vigência não constam destes documentos. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/chamamento-publico2/10028</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/37/arquivo</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">parceria-termo-colaboracao-01-2018-ambav.pdf</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2968176</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/7-associacao-comunitaria-do-jardim-das-acacias-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Associação Comunitária do Jardim das Acácias · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11.222.333/0001-44</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Execução do serviço de convivência e fortalecimento de vínculos para 120 crianças e adolescentes do Jardim das Acácias, em três turmas diárias, com equipe técnica e espaço próprio da entidade como contrapartida. Instrumento: Termo de colaboração nº 07/2026 · Marco regulatório: Lei federal 13.019/2014 · Chamamento público dispensado na forma do art. 30 · Valor global do termo: R$ 180.000,00 · Vigência: 01/02/2026 a 31/01/2027. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F30">
+        <v>135000.00</v>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/02/2026 a 31/01/2027</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Desenvolvimento Social</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">aprovada em 10/07/2026</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/7/arquivo</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-de-colaboracao-07-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3186</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/8-instituto-semear-cultura-e-cidadania-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Instituto Semear Cultura e Cidadania · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">22.333.444/0001-55</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Realização de oficinas de música, teatro e leitura para adolescentes da rede municipal de ensino, com apresentação pública ao fim de cada ciclo e acervo cedido ao Município. Instrumento: Termo de fomento nº 08/2026 · Marco regulatório: Lei federal 13.019/2014 · Chamamento público dispensado na forma do art. 30 · Valor global do termo: R$ 96.000,00 · Vigência: 01/03/2026 a 28/02/2027. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F31">
+        <v>48000.00</v>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/03/2026 a 28/02/2027</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Esporte, Cultura e Lazer</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">registrada, sem aprovação publicada</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/8/arquivo</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-de-fomento-08-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3098</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/9-casa-de-convivencia-sao-vicente-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Casa de Convivência São Vicente · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">33.444.555/0001-66</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Acolhimento diurno de 60 pessoas idosas em situação de vulnerabilidade, com transporte, alimentação e acompanhamento de equipe multiprofissional. Instrumento: Termo de colaboração nº 09/2026 · Marco regulatório: Lei federal 13.019/2014 · Chamamento público dispensado na forma do art. 30 · Valor global do termo: R$ 240.000,00 · Vigência: 01/01/2026 a 31/12/2026. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F32">
+        <v>180000.00</v>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/01/2026 a 31/12/2026</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">registrada, sem aprovação publicada</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/9/arquivo</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-de-colaboracao-09-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3074</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/10-associacao-de-pais-e-amigos-do-bairro-vista-alegre-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Associação de Pais e Amigos do Bairro Vista Alegre · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">44.555.666/0001-77</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reforço escolar no contraturno para 90 estudantes do ensino fundamental, com material didático e lanche, em parceria com as escolas municipais do entorno. Instrumento: Termo de fomento nº 10/2026 · Marco regulatório: Lei federal 13.019/2014 · Chamamento público dispensado na forma do art. 30 · Valor global do termo: R$ 60.000,00 · Vigência: 15/04/2026 a 14/04/2027. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F33">
+        <v>40000.00</v>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15/04/2026 a 14/04/2027</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">registrada, sem aprovação publicada</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/10/arquivo</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-de-fomento-10-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3093</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/1-associacao-beneficente-maos-que-acolhem-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Associação Beneficente Mãos que Acolhem · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">55.666.777/0001-88</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Execução do serviço de acolhimento institucional de até vinte crianças e adolescentes afastados do convívio familiar por medida protetiva, em residência da própria entidade, com equipe técnica, alimentação, acompanhamento psicossocial e plano individual de atendimento para cada acolhido. Instrumento: Termo de colaboração nº 101/2026 · Marco regulatório: Lei federal 13.019/2014 · Valor global do termo: R$ 216.000,00 · Vigência: 01/02/2026 a 31/01/2027. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F34">
+        <v>162000.00</v>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/02/2026 a 31/01/2027</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Desenvolvimento Social</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">aprovada em 10/07/2026</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/1/arquivo</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-de-colaboracao-101-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3293</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/2-instituto-saude-em-movimento-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Instituto Saúde em Movimento · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">66.777.888/0001-99</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oficinas de promoção da saúde e de atividade física orientada para pessoas com doenças crônicas encaminhadas pelas unidades básicas de saúde, em três núcleos de bairro, com relatório mensal de frequência e avaliação funcional a cada quadrimestre. Instrumento: Termo de fomento nº 102/2026 · Marco regulatório: Lei federal 13.019/2014 · Valor global do termo: R$ 132.000,00 · Vigência: 01/01/2026 a 31/12/2026. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F35">
+        <v>99000.00</v>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/01/2026 a 31/12/2026</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">registrada, sem aprovação publicada</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/2/arquivo</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-de-fomento-102-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3199</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/3-associacao-cultural-roda-de-terreiro-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Associação Cultural Roda de Terreiro · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">77.888.999/0001-00</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Oficinas de música, dança e teatro de rua para adolescentes, com duas apresentações públicas por ciclo, e registro audiovisual das oficinas cedido ao Município para o acervo cultural do portal. Instrumento: Termo de fomento nº 103/2026 · Marco regulatório: Lei federal 13.019/2014 · Valor global do termo: R$ 84.000,00 · Vigência: 01/03/2026 a 28/02/2027. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de fomento</t>
+        </is>
+      </c>
+      <c r="F36">
+        <v>42000.00</v>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/03/2026 a 28/02/2027</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Esporte, Cultura e Lazer</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">registrada, sem aprovação publicada</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/3/arquivo</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-de-fomento-103-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3153</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/4-cooperativa-de-catadores-recomeco-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cooperativa de Catadores Recomeço · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">88.999.000/0001-11</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Apoio à coleta seletiva solidária em quatro bairros, com educação ambiental porta a porta, pesagem mensal do material recolhido e destinação dos rejeitos conforme o plano municipal de resíduos sólidos. Instrumento: Acordo de cooperação nº 104/2026 · Marco regulatório: Lei federal 13.019/2014 · Valor global do termo: R$ 48.000,00 · Vigência: 01/04/2026 a 31/03/2027. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Acordo de cooperação</t>
+        </is>
+      </c>
+      <c r="F37">
+        <v>24000.00</v>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01/04/2026 a 31/03/2027</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Meio Ambiente e Serviços Urbanos</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">registrada, sem aprovação publicada</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/4/arquivo</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">acordo-de-cooperacao-104-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3166</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/parcerias/5-associacao-de-apoio-escolar-passo-adiante-entidade-simulada</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Associação de Apoio Escolar Passo Adiante · entidade simulada</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">99.000.111/0001-22</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reforço escolar no contraturno para noventa estudantes do ensino fundamental, com material didático, lanche e acompanhamento de frequência junto às escolas municipais do entorno. Instrumento: Termo de colaboração nº 105/2026 · Marco regulatório: Lei federal 13.019/2014 · Valor global do termo: R$ 72.000,00 · Vigência: 15/05/2026 a 14/05/2027. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Termo de colaboração</t>
+        </is>
+      </c>
+      <c r="F38">
+        <v>36000.00</v>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15/05/2026 a 14/05/2027</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/parcerias/5/arquivo</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">termo-de-colaboracao-105-2026.pdf</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3151</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>