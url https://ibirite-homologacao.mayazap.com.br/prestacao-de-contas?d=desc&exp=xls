--- v0 (2026-08-21)
+++ v1 (2026-10-18)
@@ -31,689 +31,968 @@
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Período</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento · endereço</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/22-anexo-02-recursos-recebidos-transferencias-voluntarias</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Recursos Recebidos - Transferências Voluntárias</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Recursos Recebidos - Transferências Voluntárias
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623</t>
+          <t xml:space="preserve">Anexo 02 - Recursos Recebidos - Transferências Voluntárias Órgão: Prefeitura Municipal de Ibirité · Grupo: HOMEPAGE · Base legal: Lei 9.755/98 · Publicado em: 16/04/2026 15:46 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/21-anexo-03-recursos-repassados-transferencias-voluntarias</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 03 - Recursos Repassados - Transferências Voluntárias</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 03 - Recursos Repassados - Transferências Voluntárias
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623</t>
+          <t xml:space="preserve">Anexo 03 - Recursos Repassados - Transferências Voluntárias Órgão: Prefeitura Municipal de Ibirité · Grupo: HOMEPAGE · Base legal: Lei 9.755/98 · Publicado em: 16/04/2026 15:46 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/20-anexo-02-recursos-recebidos-transferencias-constitucionais</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Recursos Recebidos - Transferências Constitucionais</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Recursos Recebidos - Transferências Constitucionais
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623</t>
+          <t xml:space="preserve">Anexo 02 - Recursos Recebidos - Transferências Constitucionais Órgão: Prefeitura Municipal de Ibirité · Grupo: HOMEPAGE · Base legal: Lei 9.755/98 · Publicado em: 16/04/2026 15:46 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/19-anexo-02-instrumentos-celebrados-transferencias-voluntarias</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Instrumentos Celebrados - Transferências Voluntárias</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Instrumentos Celebrados - Transferências Voluntárias
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623</t>
+          <t xml:space="preserve">Anexo 02 - Instrumentos Celebrados - Transferências Voluntárias Órgão: Prefeitura Municipal de Ibirité · Grupo: HOMEPAGE · Base legal: Lei 9.755/98 · Publicado em: 16/04/2026 15:47 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/18-anexo-03-recursos-repassados-transferencias-voluntarias</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 03 - Recursos Repassados - Transferências Voluntárias</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 03 - Recursos Repassados - Transferências Voluntárias
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623</t>
+          <t xml:space="preserve">Anexo 03 - Recursos Repassados - Transferências Voluntárias Órgão: Prefeitura Municipal de Ibirité · Grupo: HOMEPAGE · Base legal: Lei 9.755/98 · Publicado em: 16/04/2026 15:46 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379623 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/17-anexo-07-demonstrativo-funcoes-subfuncoes-e-programas-por-projeto-atividade</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 07 - Demonstrativo Funções, Subfunções e Programas por Projeto Atividade</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 07 - Demonstrativo Funções, Subfunções e Programas por Projeto Atividade
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 07 - Demonstrativo Funções, Subfunções e Programas por Projeto Atividade Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:24 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/16-anexo-02-receita-segundo-as-categorias-economicas</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Receita segundo as Categorias Econômicas</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Receita segundo as Categorias Econômicas
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 02 - Receita segundo as Categorias Econômicas Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:39 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/15-anexo-06-programa-de-trabalho-por-orgao-e-unidade-orcamentaria</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 06 - Programa de Trabalho por Órgão e Unidade Orçamentária</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 06 - Programa de Trabalho por Órgão e Unidade Orçamentária
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 06 - Programa de Trabalho por Órgão e Unidade Orçamentária Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:24 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/14-anexo-01-demonstrativo-receita-e-despesa-segundo-as-categorias-economicas</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 01 - Demonstrativo Receita e Despesa segundo as Categorias Econômicas</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 01 - Demonstrativo Receita e Despesa segundo as Categorias Econômicas
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 01 - Demonstrativo Receita e Despesa segundo as Categorias Econômicas Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:26 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/13-anexo-08-demonstrativo-da-despesa-por-funcoes-subfuncoes-e-programas-conforme-o</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 08 - Demonstrativo da Despesa por Funções, Subfunções e Programas Conforme o Vínculo com os Recursos</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 08 - Demonstrativo da Despesa por Funções, Subfunções e Programas Conforme o Vínculo com os Recursos
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 08 - Demonstrativo da Despesa por Funções, Subfunções e Programas Conforme o Vínculo com os Recursos Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:25 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/12-anexo-02-receita-segundo-as-categorias-economicas</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Receita segundo as Categorias Econômicas</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Receita segundo as Categorias Econômicas
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 02 - Receita segundo as Categorias Econômicas Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:51 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/11-anexo-02-natureza-da-despesa-segundo-as-categorias-economicas</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Natureza da Despesa segundo as Categorias Econômicas</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Natureza da Despesa segundo as Categorias Econômicas
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 02 - Natureza da Despesa segundo as Categorias Econômicas Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:51 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/10-anexo-02-resumo-geral-da-despesa</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Resumo Geral da Despesa</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Resumo Geral da Despesa
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 02 - Resumo Geral da Despesa Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:49 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/9-anexo-12-balanco-orcamentario</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 12 - Balanço Orçamentário</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 12 - Balanço Orçamentário
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 12 - Balanço Orçamentário Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:49 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/8-anexo-06-programa-de-trabalho-por-orgao-e-unidade-orcamentaria</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 06 - Programa de Trabalho por Órgão e Unidade Orçamentária</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 06 - Programa de Trabalho por Órgão e Unidade Orçamentária
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 06 - Programa de Trabalho por Órgão e Unidade Orçamentária Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:50 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/7-anexo-01-demonstrativo-receita-e-despesa-segundo-as-categorias-economicas</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 01 - Demonstrativo Receita e Despesa segundo as Categorias Econômicas</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 01 - Demonstrativo Receita e Despesa segundo as Categorias Econômicas
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 01 - Demonstrativo Receita e Despesa segundo as Categorias Econômicas Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:50 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/6-anexo-07-demonstrativo-funcoes-subfuncoes-e-programas-por-projeto-atividade</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 07 - Demonstrativo Funções, Subfunções e Programas por Projeto Atividade</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 07 - Demonstrativo Funções, Subfunções e Programas por Projeto Atividade
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 07 - Demonstrativo Funções, Subfunções e Programas por Projeto Atividade Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:49 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/5-anexo-08-demonstrativo-da-despesa-por-funcoes-subfuncoes-e-programas-conforme-o</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 08 - Demonstrativo da Despesa por Funções, Subfunções e Programas Conforme o Vínculo com os Recursos</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 08 - Demonstrativo da Despesa por Funções, Subfunções e Programas Conforme o Vínculo com os Recursos
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 08 - Demonstrativo da Despesa por Funções, Subfunções e Programas Conforme o Vínculo com os Recursos Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 15/04/2026 13:49 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/4-anexo-09-demonstrativo-da-despesa-por-orgaos-e-funcoes</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 09 - Demonstrativo da Despesa por Órgãos e Funções</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">07</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 09 - Demonstrativo da Despesa por Órgãos e Funções
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 09 - Demonstrativo da Despesa por Órgãos e Funções Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 14/07/2026 11:08 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/3-anexo-02-resumo-geral-da-despesa</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Resumo Geral da Despesa</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">Exercício completo</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Resumo Geral da Despesa
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622</t>
+          <t xml:space="preserve">Anexo 02 - Resumo Geral da Despesa Órgão: Prefeitura Municipal de Ibirité · Grupo: ANEXOS ANUAIS · Base legal: Lei 4.320/64 · Publicado em: 14/04/2026 14:01 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379622 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/2-anexo-02-demonstrativo-da-execucao-das-despesas-por-funcao-subfuncao</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 02 - Demonstrativo da Execução das Despesas por Função/Subfunção</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">01° Semestre</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 02 - Demonstrativo da Execução das Despesas por Função/Subfunção
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379625</t>
+          <t xml:space="preserve">Anexo 02 - Demonstrativo da Execução das Despesas por Função/Subfunção Órgão: Prefeitura Municipal de Ibirité · Grupo: RREO · Base legal: Lei de Responsabilidade Fiscal (LC 101/2000) · Publicado em: 14/07/2026 11:05 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379625 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">/prestacao-de-contas/1-anexo-12-demonstrativo-das-receitas-e-despesas-com-acoes-e-servicos-publicos-de</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">Anexo 12 - Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">1° Bimestre</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anexo 12 - Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde
-[...2 lines deleted...]
-Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379625</t>
+          <t xml:space="preserve">Anexo 12 - Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde Órgão: Prefeitura Municipal de Ibirité · Grupo: RREO · Base legal: Lei de Responsabilidade Fiscal (LC 101/2000) · Publicado em: 15/04/2026 14:18 publicado pelo município no Portal da Transparência (Betha Cloud). O arquivo é entregue por link assinado de validade curta, que por isso não fica gravado no banco. Fonte: https://transparencia.betha.cloud/#/u9gVVQMmFMaZs8KdryUOtQ==/consulta/379625 · O que este portal publica desta prestação de contas é o índice e os metadados: título, exercício, período, grupo, base legal e data de publicação. O documento em si continua no Portal da Transparência da Betha Cloud, sistema contratado pelo Município, e de lá só sai por link assinado de validade curta, gerado na hora · por isso ele não fica gravado neste portal e esta ficha não tem botão de download. Para abrir o arquivo, use o endereço da consulta indicado abaixo e procure o relatório pelo título, pelo exercício e pelo período desta ficha. O endereço direto do anexo dentro daquele sistema exige autenticação de lá e responde "sem token de autenticação" a quem chegar por fora, e por isso não é publicado aqui: endereço que não abre não é caminho para documento nenhum.</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>