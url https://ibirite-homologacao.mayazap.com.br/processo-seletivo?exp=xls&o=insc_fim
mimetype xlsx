--- v0 (2026-08-21)
+++ v1 (2026-10-13)
@@ -41,1244 +41,2176 @@
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número do edital</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data de início das inscrições</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data de encerramento das inscrições</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edital · endereço</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edital · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edital · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/3-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-uemg</t>
+          <t xml:space="preserve">/processo-seletivo/4-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-uemg</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO PARA A PRÁTICA DE ESTAGIO NÃO OBRIGATÓRIO - UEMG</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2018</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RESULTADO DO PROCESSO SELETIVO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-2-2018/1</t>
+          <t xml:space="preserve">RESULTADO DO PROCESSO SELETIVO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO Órgão: Secretaria Municipal de Educação · Primeira publicação: 04/05/2018 · Última publicação: 04/05/2018 · Publicações no processo: 1 · Documento mais recente: 04/05/2018 - LISTA DOS CLASSIFICADOS - RESULTADO FINAL - EDITAL Nº 002/2018 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-2-2018/1</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/4/arquivo</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-002-2018.pdf</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">116948</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/4-atencao-alteracao-no-cronograma-de-atendimento-da-secretaria-de-educacao</t>
+          <t xml:space="preserve">/processo-seletivo/5-atencao-alteracao-no-cronograma-de-atendimento-da-secretaria-de-educacao</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">ATENÇÃO  ALTERAÇÃO NO CRONOGRAMA DE ATENDIMENTO DA SECRETARIA DE EDUCAÇÃO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2016</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Secretaria Municipal de Educação convoca todos os candidatos aprovados em Concurso Público, edital 001/2016, dos cargos abaixo relacionados (Anexo I), obedecendo à ordem classificatória para chamamento único.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/concurso-publico-1-2016/2</t>
+          <t xml:space="preserve">A Secretaria Municipal de Educação convoca todos os candidatos aprovados em Concurso Público, edital 001/2016, dos cargos abaixo relacionados (Anexo I), obedecendo à ordem classificatória para chamamento único. Órgão: Secretaria Municipal de Educação · Primeira publicação: 04/05/2018 · Última publicação: 09/04/2021 · Publicações no processo: 30 · Documento mais recente: 09/04/2021 - ANEXO III REFERENTE À 4ª CONVOCAÇÃO PARA CONTRATOS TEMPORÁRIOS DE VAGAS EM SUBSTITUIÇÃO A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/concurso-publico-1-2016/2</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/5/arquivo</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2016.pdf</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">119567</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/5-processo-seletivo-simplificado-de-monitores-para-atuarem-no-programa-mais-alfabe</t>
+          <t xml:space="preserve">/processo-seletivo/6-processo-seletivo-simplificado-de-monitores-para-atuarem-no-programa-mais-alfabe</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO SIMPLIFICADO DE MONITORES PARA ATUAREM NO PROGRAMA MAIS ALFABETIZAÇÃO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">004/2018</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROGRAMA MAIS ALFABETIZAÇÃO
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-4-2018/3</t>
+          <t xml:space="preserve">PROGRAMA MAIS ALFABETIZAÇÃO Órgão: Secretaria Municipal de Educação · Primeira publicação: 17/05/2018 · Última publicação: 17/05/2018 · Publicações no processo: 1 · Documento mais recente: 17/05/2018 - CLASSIFICAÇÃO FINAL A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-4-2018/3</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/6/arquivo</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-004-2018.pdf</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">79470</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/6-desenvolvimento-economico</t>
+          <t xml:space="preserve">/processo-seletivo/7-desenvolvimento-economico</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Desenvolvimento Econômico</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2018</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Des. Econômico - Convocação para 2ª Etapa - PSS 001-2018
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2018/4</t>
+          <t xml:space="preserve">Des. Econômico - Convocação para 2ª Etapa - PSS 001-2018 Órgão: Secretaria Municipal de Indústria, Comércio e Desenvolvimento Econômico · Primeira publicação: 24/05/2018 · Última publicação: 23/10/2018 · Publicações no processo: 3 · Documento mais recente: 23/10/2018 - Convocação para 2ª Etapa - PSS 001-2018 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2018/4</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/7/arquivo</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2018.pdf</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">150082</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/7-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-uemg</t>
+          <t xml:space="preserve">/processo-seletivo/8-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-uemg</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO PARA A PRÁTICA DE ESTÁGIO NÃO OBRIGATÓRIO- UEMG</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">005/2018</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">LISTA DOS CLASSIFICADOS FINAL- EDITAL N.º 005/2018
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-5-2018/32</t>
+          <t xml:space="preserve">LISTA DOS CLASSIFICADOS FINAL- EDITAL N.º 005/2018 Órgão: Secretaria Municipal de Educação · Primeira publicação: 04/06/2018 · Última publicação: 04/06/2018 · Publicações no processo: 1 · Documento mais recente: 04/06/2018 - LISTA DOS CLASSIFICADOS FINAL- EDITAL N.º 005/2018 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-5-2018/32</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/8/arquivo</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-005-2018.docx</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">58227</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/8-6a-publicacao-para-contrato-temporario-processo-seletivo-001-2015</t>
+          <t xml:space="preserve">/processo-seletivo/9-6a-publicacao-para-contrato-temporario-processo-seletivo-001-2015</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">6ª Publicação para contrato temporário Processo Seletivo 001/2015.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2015</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">6ª Publicação para contrato temporário Processo Seletivo 001/2015.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2015/48</t>
+          <t xml:space="preserve">6ª Publicação para contrato temporário Processo Seletivo 001/2015. Órgão: Secretaria Municipal de Educação · Primeira publicação: 07/06/2018 · Última publicação: 07/06/2018 · Publicações no processo: 1 · Documento mais recente: 07/06/2018 - 6ª Publicação para contrato temporário Processo Seletivo 001/2015. A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2015/48</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/9/arquivo</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2015.pdf</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">179339</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/9-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-em-nutricao</t>
+          <t xml:space="preserve">/processo-seletivo/10-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-em-nutricao</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO PARA A PRATICA DE ESTAGIO NÃO OBRIGATÓRIO EM NUTRIÇÃO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">006/2018</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROCESSO SELETIVO PARA A PRATICA DE ESTAGIO NÃO OBRIGATÓRIO EM NUTRIÇÃO
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-6-2018/67</t>
+          <t xml:space="preserve">PROCESSO SELETIVO PARA A PRATICA DE ESTAGIO NÃO OBRIGATÓRIO EM NUTRIÇÃO Órgão: Secretaria Municipal de Educação · Primeira publicação: 28/09/2018 · Última publicação: 11/10/2018 · Publicações no processo: 4 · Documento mais recente: 11/10/2018 - CLASSIFICAÇÃO A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-6-2018/67</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/10/arquivo</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-006-2018.pdf</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">184914</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/10-precesso-seletivo-simplificado-001-2018</t>
+          <t xml:space="preserve">/processo-seletivo/11-precesso-seletivo-simplificado-001-2018</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">PRECESSO SELETIVO SIMPLIFICADO 001/2018</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2018</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRECESSO SELETIVO SIMPLIFICADO 001/2018 A Secretaria Municipal de Educação convoca os candidatos aprovados em Processo Seletivo Simplificado 001/2018 da Secretaria Municipal de Educação, conforme lista do Anexo I.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2018/144</t>
+          <t xml:space="preserve">PRECESSO SELETIVO SIMPLIFICADO 001/2018 A Secretaria Municipal de Educação convoca os candidatos aprovados em Processo Seletivo Simplificado 001/2018 da Secretaria Municipal de Educação, conforme lista do Anexo I. Órgão: Secretaria Municipal de Educação · Primeira publicação: 09/10/2018 · Última publicação: 18/05/2021 · Publicações no processo: 35 · Documento mais recente: 18/05/2021 - 3ª CONVOCAÇÃO/2021 PARA CONTRATOS TEMPORÁRIOS DE VAGAS EM SUBSTITUIÇÃO PNS GEOGRAFIA A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2018/144</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/11/arquivo</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2018.pdf</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">820358</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/11-processo-seletivo-para-a-pratica-de-estagio-na-rede-municipal-de-educacao</t>
+          <t xml:space="preserve">/processo-seletivo/12-processo-seletivo-para-a-pratica-de-estagio-na-rede-municipal-de-educacao</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">007/2018</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">1ª CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-7-2018/145</t>
+          <t xml:space="preserve">1ª CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO Órgão: Secretaria Municipal de Educação · Primeira publicação: 26/12/2018 · Última publicação: 01/02/2019 · Publicações no processo: 5 · Documento mais recente: 01/02/2019 - 1ª CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-7-2018/145</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/12/arquivo</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-007-2018.pdf</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">270262</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/12-listas-de-inscricoes-deferidas-do-curso-de-libras-2019-2020</t>
+          <t xml:space="preserve">/processo-seletivo/13-listas-de-inscricoes-deferidas-do-curso-de-libras-2019-2020</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Listas de Inscrições Deferidas do Curso de Libras 2019 / 2020</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2019</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Listas de Inscrições Deferidas do Curso de Libras 2019 / 2020
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/libras-2019-1-2019/146</t>
+          <t xml:space="preserve">Listas de Inscrições Deferidas do Curso de Libras 2019 / 2020 Órgão: Secretaria Municipal de Educação · Primeira publicação: 13/08/2019 · Última publicação: 08/02/2021 · Publicações no processo: 4 · Documento mais recente: 08/02/2021 - Lista de aprovados Módulo I A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/libras-2019-1-2019/146</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/13/arquivo</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2019.pdf</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">276531</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/13-3a-convocacao-para-a-pratica-de-estagio-na-rede-municipal-de-educacao-2020</t>
+          <t xml:space="preserve">/processo-seletivo/14-3a-convocacao-para-a-pratica-de-estagio-na-rede-municipal-de-educacao-2020</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">3ª CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO 2020</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2019</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Secretaria Municipal de Educação Divulga, TERMO DE COMPROMISSO DE ESTÁGIO CURRICULAR NÃO OBRIGATÓRIO PSS 2020 e PLANO DE ATIVIDADES DE ESTÁGIO PSS 2020
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2019/147</t>
+          <t xml:space="preserve">A Secretaria Municipal de Educação Divulga, TERMO DE COMPROMISSO DE ESTÁGIO CURRICULAR NÃO OBRIGATÓRIO PSS 2020 e PLANO DE ATIVIDADES DE ESTÁGIO PSS 2020 Órgão: Secretaria Municipal de Educação · Primeira publicação: 14/11/2019 · Última publicação: 11/02/2020 · Publicações no processo: 10 · Documento mais recente: 11/02/2020 - 3º CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2019/147</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/14/arquivo</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2019.pdf</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">792364</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/14-processo-seletivo-para-docentes-nomeados-projeto-seme-escola-cidada</t>
+          <t xml:space="preserve">/processo-seletivo/15-processo-seletivo-para-docentes-nomeados-projeto-seme-escola-cidada</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO PARA DOCENTES NOMEADOS PROJETO SEME ESCOLA CIDADÃ</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2020</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Inscrições abertas</t>
         </is>
       </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, com sede administrativa na Rua Arthur Campos, 906, Bairro Alvorada, inscrito no CNPJ sob o nº 18.715.490/0001-78, por intermédio da Secretaria Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2020/148</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, com sede administrativa na Rua Arthur Campos, 906, Bairro Alvorada, inscrito no CNPJ sob o nº 18.715.490/0001-78, por intermédio da Secretaria Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 14/02/2020 · Última publicação: 03/03/2020 · Publicações no processo: 2 · Documento mais recente: 03/03/2020 - RESULTADO FINAL DOS DOCENTES SELECIONADOS PARA O PROJETO ESCOLA CIDADÃ PREFEITURA MIRIM 2020 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2020/148</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/15/arquivo</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2020.pdf</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">277748</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/15-edital-de-inscricao-para-participacao-na-mostra-inclusiva</t>
+          <t xml:space="preserve">/processo-seletivo/16-edital-de-inscricao-para-participacao-na-mostra-inclusiva</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">EDITAL DE INSCRIÇÃO PARA PARTICIPAÇÃO NA MOSTRA INCLUSIVA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2020</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">As inscrições serão totalmente on-line e ficarão disponíveis durante o período de 24/11/2020 a 26/11/2020.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/mostra-inclusiva-1-2020/149</t>
+          <t xml:space="preserve">As inscrições serão totalmente on-line e ficarão disponíveis durante o período de 24/11/2020 a 26/11/2020. Órgão: Secretaria Municipal de Educação · Primeira publicação: 24/11/2020 · Última publicação: 08/12/2020 · Publicações no processo: 4 · Documento mais recente: 08/12/2020 - RANKING- MOSTRA INCLUSIVA A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/mostra-inclusiva-1-2020/149</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/16/arquivo</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2020.pdf</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">111706</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/16-edital-de-prorrogacao-no-002-2020</t>
+          <t xml:space="preserve">/processo-seletivo/17-edital-de-prorrogacao-no-002-2020</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">EDITAL DE PRORROGAÇÃO Nº 002/ 2020</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2020</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, por intermédio da Secretaria Municipal de Educação, torna pública a prorrogação do processo seletivo.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-2-2020/150</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, por intermédio da Secretaria Municipal de Educação, torna pública a prorrogação do processo seletivo. Órgão: Secretaria Municipal de Educação · Primeira publicação: 05/02/2021 · Última publicação: 05/02/2021 · Publicações no processo: 1 · Documento mais recente: 05/02/2021 - EDITAL DE PRORROGAÇÃO Nº 002/ 2020 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-2-2020/150</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/17/arquivo</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-002-2020.pdf</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">245742</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/17-processo-seletivo-simplificado-edital-001-2021</t>
+          <t xml:space="preserve">/processo-seletivo/18-processo-seletivo-simplificado-edital-001-2021</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO SIMPLIFICADO - EDITAL 001/2021</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2021</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, no uso de suas atribuições legais, por intermédio da Secretaria Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2021/151</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, no uso de suas atribuições legais, por intermédio da Secretaria Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 09/03/2021 · Última publicação: 27/10/2022 · Publicações no processo: 45 · Documento mais recente: 27/10/2022 - 18ª CONVOCAÇÃO / 2022 PARA CONTRATOS TEMPORÁRIOS DE VAGAS EM SUBSTITUIÇÃO A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-1-2021/151</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/18/arquivo</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2021.pdf</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">620551</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/18-libras-2021-edital-002-2021</t>
+          <t xml:space="preserve">/processo-seletivo/19-libras-2021-edital-002-2021</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">LIBRAS/2021 - EDITAL 002/2021</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2021</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">A PREFEITURA MUNICIPAL DE IBIRITÉ, por meio da SECRETARIA MUNICIPAL DE EDUCAÇÃO, no uso de suas atribuições legais.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/inscricoes---programa-libras-em-ibirite-2-2021/152</t>
+          <t xml:space="preserve">A PREFEITURA MUNICIPAL DE IBIRITÉ, por meio da SECRETARIA MUNICIPAL DE EDUCAÇÃO, no uso de suas atribuições legais. Órgão: Secretaria Municipal de Educação · Primeira publicação: 30/04/2021 · Última publicação: 18/05/2021 · Publicações no processo: 2 · Documento mais recente: 18/05/2021 - LISTA DE INSCRIÇÕES DEFERIDAS A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/inscricoes---programa-libras-em-ibirite-2-2021/152</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/19/arquivo</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-002-2021.pdf</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">547836</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/19-chamamento-publico-para-parceria-patrocinio</t>
+          <t xml:space="preserve">/processo-seletivo/20-chamamento-publico-para-parceria-patrocinio</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">CHAMAMENTO PÚBLICO PARA PARCERIA / PATROCÍNIO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">003/2021</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-3-2021/153</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 11/06/2021 · Última publicação: 21/07/2021 · Publicações no processo: 6 · Documento mais recente: 21/07/2021 - EMPRESAS CLASSIFICADAS A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-3-2021/153</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/20/arquivo</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-003-2021.pdf</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">167637</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/20-orientacoes-para-a-pratica-de-estagio-na-rede-municipal-de-educacao-2021</t>
+          <t xml:space="preserve">/processo-seletivo/21-orientacoes-para-a-pratica-de-estagio-na-rede-municipal-de-educacao-2021</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">ORIENTAÇÕES PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO 2021</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">004/2021</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Secretaria Municipal de Educação, representada pela Sr.ª Ana Paula Lemos de Souza Pinto Angelo, Secretária Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/pratica-de-estagio-2021-4-2021/154</t>
+          <t xml:space="preserve">A Secretaria Municipal de Educação, representada pela Sr.ª Ana Paula Lemos de Souza Pinto Angelo, Secretária Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 11/08/2021 · Última publicação: 01/09/2021 · Publicações no processo: 10 · Documento mais recente: 01/09/2021 - 2° CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO 2021 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/pratica-de-estagio-2021-4-2021/154</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/21/arquivo</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-004-2021.pdf</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">421965</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/21-edital-05-2021-cursos-de-capacitacao-para-os-servidores-da-secretaria-municipal</t>
+          <t xml:space="preserve">/processo-seletivo/22-edital-05-2021-cursos-de-capacitacao-para-os-servidores-da-secretaria-municipal</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve">EDITAL 05/2021 - CURSOS DE CAPACITAÇÃO PARA OS SERVIDORES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">005/2021</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/cursos-de-capacitacao-5-2021/155</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 21/09/2021 · Última publicação: 25/10/2021 · Publicações no processo: 2 · Documento mais recente: 25/10/2021 - Inscrições Deferidas A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/cursos-de-capacitacao-5-2021/155</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/22/arquivo</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-005-2021.pdf</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">701990</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/22-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-na-rede-municipal-de</t>
+          <t xml:space="preserve">/processo-seletivo/23-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-na-rede-municipal-de</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO PARA A PRÁTICA DE ESTÁGIO NÃO OBRIGATÓRIO NA REDE MUNICIPAL DE ENSINO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">006/2021</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-6-2021/156</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 09/12/2021 · Última publicação: 18/03/2022 · Publicações no processo: 10 · Documento mais recente: 18/03/2022 - 3° CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NA REDE MUNICIPAL DE EDUCAÇÃO 2022 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-6-2021/156</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/23/arquivo</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-006-2021.pdf</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">180845</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/23-chamamento-publico-oscs-2021</t>
+          <t xml:space="preserve">/processo-seletivo/24-chamamento-publico-oscs-2021</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">CHAMAMENTO PÚBLICO OSCs / 2021</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2021</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Secretaria Municipal de Educação Divulga: CHAMAMENTO PÚBLICO OSCs / 2021
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/chamamento-publico---2021-oscs-1-2021/157</t>
+          <t xml:space="preserve">A Secretaria Municipal de Educação Divulga: CHAMAMENTO PÚBLICO OSCs / 2021 Órgão: Secretaria Municipal de Educação · Primeira publicação: 09/02/2022 · Última publicação: 15/02/2022 · Publicações no processo: 3 · Documento mais recente: 15/02/2022 - JUGAMENTO RECURSO OSC A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/chamamento-publico---2021-oscs-1-2021/157</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/24/arquivo</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2021.pdf</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">424309</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/24-rematricula-libras-2022-edital-1-2022</t>
+          <t xml:space="preserve">/processo-seletivo/25-rematricula-libras-2022-edital-1-2022</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">REMATRICULA - LIBRAS/2022 - EDITAL 1/2022</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2022</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">A PREFEITURA MUNICIPAL DE IBIRITÉ, por meio da SECRETARIA MUNICIPAL DE EDUCAÇÃO, no uso de suas atribuições legais.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/libras---programa-libras-em-ibirite-1-2022-1-2022/10157</t>
+          <t xml:space="preserve">A PREFEITURA MUNICIPAL DE IBIRITÉ, por meio da SECRETARIA MUNICIPAL DE EDUCAÇÃO, no uso de suas atribuições legais. Órgão: Secretaria Municipal de Educação · Primeira publicação: 18/03/2022 · Última publicação: 18/03/2022 · Publicações no processo: 2 · Documento mais recente: 18/03/2022 - EDITAL PARA MATRÍCULA - EX-ALUNOS LIBRAS/2022. A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/libras---programa-libras-em-ibirite-1-2022-1-2022/10157</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/25/arquivo</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2022.pdf</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">567105</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/25-edital-02-2022-inscricoes-para-o-modulo-basico-i-2022</t>
+          <t xml:space="preserve">/processo-seletivo/26-edital-02-2022-inscricoes-para-o-modulo-basico-i-2022</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve">EDITAL 02/2022 - INSCRIÇÕES PARA O MÓDULO BÁSICO I/2022</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2022</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Prefeitura de Ibirité, por meio da Secretaria Municipal de Educação, representada pela Sr.ª Ana Paula Lemos de Souza Pinto Angelo.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/inscricoes---programa-libras-em-ibirite-2-2022/10158</t>
+          <t xml:space="preserve">A Prefeitura de Ibirité, por meio da Secretaria Municipal de Educação, representada pela Sr.ª Ana Paula Lemos de Souza Pinto Angelo. Órgão: Secretaria Municipal de Educação · Primeira publicação: 01/04/2022 · Última publicação: 13/04/2022 · Publicações no processo: 2 · Documento mais recente: 13/04/2022 - LISTA DE INSCRIÇÕES DEFERIDAS EDITAL Nº 002/2022, PROGRAMA LIBRAS EM IBIRITÉ A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/inscricoes---programa-libras-em-ibirite-2-2022/10158</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/26/arquivo</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-002-2022.pdf</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">527932</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/26-pre-inscricao-para-o-curso-de-escrita-e-leitura-braille</t>
+          <t xml:space="preserve">/processo-seletivo/27-pre-inscricao-para-o-curso-de-escrita-e-leitura-braille</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve">PRÉ-INSCRIÇÃO PARA O CURSO DE ESCRITA E LEITURA BRAILLE</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve">003/2022</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-braille-em-ibirite-3-2022/10159</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 12/08/2022 · Última publicação: 12/06/2023 · Publicações no processo: 2 · Documento mais recente: 12/06/2023 - LISTA DE PRE INSCRIÇÃO BRAILLE A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-braille-em-ibirite-3-2022/10159</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/27/arquivo</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-003-2022.pdf</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">421668</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/27-processo-seletivo-simplificado-edital-004-2022</t>
+          <t xml:space="preserve">/processo-seletivo/28-processo-seletivo-simplificado-edital-004-2022</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO SIMPLIFICADO - EDITAL 004/2022</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">004/2022</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, no uso de suas atribuições legais, por intermédio da Secretaria Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-4-2022/10160</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, no uso de suas atribuições legais, por intermédio da Secretaria Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 03/11/2022 · Última publicação: 16/09/2024 · Publicações no processo: 79 · Documento mais recente: 16/09/2024 - 29ª CONVOCAÇÃO/2024 PARA CONTRATOS TEMPORÁRIOS EM CARÁTER TRANSITÓRIO A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/processo-seletivo-simplificado-4-2022/10160</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/28/arquivo</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-004-2022.pdf</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">762268</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/28-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-na-rede-municipal-de</t>
+          <t xml:space="preserve">/processo-seletivo/29-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-na-rede-municipal-de</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO PARA A PRÁTICA DE ESTÁGIO NÃO OBRIGATÓRIO NA REDE MUNICIPAL DE ENSINO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t xml:space="preserve">005/2022</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/pss-para-a-pratica-de-estagio-5-2022/10161</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 28/12/2022 · Última publicação: 15/02/2023 · Publicações no processo: 21 · Documento mais recente: 15/02/2023 - ANEXO XX - 3º CONVOCAÇÃO A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/pss-para-a-pratica-de-estagio-5-2022/10161</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/29/arquivo</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-005-2022.pdf</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">721298</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/29-programa-libras-em-ibirite</t>
+          <t xml:space="preserve">/processo-seletivo/30-programa-libras-em-ibirite</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t xml:space="preserve">PROGRAMA LIBRAS EM IBIRITÉ</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2023</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Prefeitura de Ibirité, por meio da Secretaria Municipal de Educação, representada pela Sr.ª Ana Paula Lemos de Souza Pinto Angelo.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/inscricoes---programa-libras-em-ibirite-1-2023/10162</t>
+          <t xml:space="preserve">A Prefeitura de Ibirité, por meio da Secretaria Municipal de Educação, representada pela Sr.ª Ana Paula Lemos de Souza Pinto Angelo. Órgão: Secretaria Municipal de Educação · Primeira publicação: 21/03/2023 · Última publicação: 05/04/2023 · Publicações no processo: 5 · Documento mais recente: 05/04/2023 - LISTA DE REMATRÍCULAS DEFERIDAS A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/inscricoes---programa-libras-em-ibirite-1-2023/10162</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/30/arquivo</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2023.pdf</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">472555</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/30-programa-braille-em-ibirite</t>
+          <t xml:space="preserve">/processo-seletivo/31-programa-braille-em-ibirite</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t xml:space="preserve">PROGRAMA BRAILLE EM IBIRITÉ</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2023</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Secretaria Municipal de Educação de Ibirité, representada pela Sra. Ana Paula Lemos de Souza Pinto Angelo, Secretária Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/inscricoes---programa-braille-em-ibirite-2-2023/10163</t>
+          <t xml:space="preserve">A Secretaria Municipal de Educação de Ibirité, representada pela Sra. Ana Paula Lemos de Souza Pinto Angelo, Secretária Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 21/09/2023 · Última publicação: 18/10/2023 · Publicações no processo: 3 · Documento mais recente: 18/10/2023 - LISTA DE INSCRIÇÕES DEFERIDAS A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/inscricoes---programa-braille-em-ibirite-2-2023/10163</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/31/arquivo</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-002-2023.pdf</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">471353</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/31-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-na-rede-municipal-de</t>
+          <t xml:space="preserve">/processo-seletivo/32-processo-seletivo-para-a-pratica-de-estagio-nao-obrigatorio-na-rede-municipal-de</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t xml:space="preserve">PROCESSO SELETIVO PARA A PRÁTICA DE ESTÁGIO NÃO OBRIGATÓRIO NA REDE MUNICIPAL DE ENSINO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t xml:space="preserve">003/2023</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação. É o edital 03/2023, base das prorrogações de 2025.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/pss-para-a-pratica-de-estagio-3-2023/10164</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ-MG, representado pelo Prefeito William Parreira Duarte, por intermédio da Secretaria Municipal de Educação. É o edital 03/2023, base das prorrogações de 2025. Órgão: Secretaria Municipal de Educação · Primeira publicação: 15/12/2023 · Última publicação: 28/02/2024 · Publicações no processo: 17 · Documento mais recente: 28/02/2024 - ANEXO XVI - 4º CONVOCAÇÃO A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/pss-para-a-pratica-de-estagio-3-2023/10164</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/32/arquivo</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-003-2023.pdf</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">180828</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/32-programa-libras-em-ibirite</t>
+          <t xml:space="preserve">/processo-seletivo/33-programa-libras-em-ibirite</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t xml:space="preserve">PROGRAMA LIBRAS EM IBIRITÉ</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t xml:space="preserve">004/2023</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t xml:space="preserve">Encerrado</t>
         </is>
       </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">A PREFEITURA MUNICIPAL DE IBIRITÉ, por meio da SECRETARIA MUNICIPAL DE EDUCAÇÃO, no uso de suas atribuições legais.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-libras-em-ibirite-4-2023/10165</t>
+          <t xml:space="preserve">A PREFEITURA MUNICIPAL DE IBIRITÉ, por meio da SECRETARIA MUNICIPAL DE EDUCAÇÃO, no uso de suas atribuições legais. Órgão: Secretaria Municipal de Educação · Primeira publicação: 21/12/2023 · Última publicação: 09/02/2024 · Publicações no processo: 5 · Documento mais recente: 09/02/2024 - LISTA DE INSCRIÇÕES DEFERIDAS - LIBRAS 2024 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-libras-em-ibirite-4-2023/10165</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/33/arquivo</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-004-2023.pdf</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">503142</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/33-abertura-das-inscricoes-para-o-curso-de-libras-modulo-basico-i</t>
+          <t xml:space="preserve">/processo-seletivo/34-abertura-das-inscricoes-para-o-curso-de-libras-modulo-basico-i</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t xml:space="preserve">ABERTURA DAS INSCRIÇÕES PARA O CURSO DE LIBRAS MÓDULO BÁSICO I</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2024</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Prefeitura de Ibirité, por meio da Secretaria Municipal de Educação, representada pela Sr.ª Ana Paula Lemos de Souza Pinto Angelo.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-libras-em-ibirite-1-2024/10166</t>
+          <t xml:space="preserve">A Prefeitura de Ibirité, por meio da Secretaria Municipal de Educação, representada pela Sr.ª Ana Paula Lemos de Souza Pinto Angelo. Órgão: Secretaria Municipal de Educação · Primeira publicação: 05/07/2024 · Última publicação: 31/07/2024 · Publicações no processo: 4 · Documento mais recente: 31/07/2024 - LISTAS DE REMATRÍCULAS DEFERIDAS - LIBRAS A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-libras-em-ibirite-1-2024/10166</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/34/arquivo</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2024.pdf</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">485779</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/34-programa-braille-em-ibirite</t>
+          <t xml:space="preserve">/processo-seletivo/35-programa-braille-em-ibirite</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t xml:space="preserve">PROGRAMA BRAILLE EM IBIRITÉ</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2024</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Secretaria Municipal de Educação de Ibirité, representada pela Sra. Ana Paula Lemos de Souza Pinto Angelo, Secretária Municipal de Educação.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-braille-em-ibirite-2-2024/10167</t>
+          <t xml:space="preserve">A Secretaria Municipal de Educação de Ibirité, representada pela Sra. Ana Paula Lemos de Souza Pinto Angelo, Secretária Municipal de Educação. Órgão: Secretaria Municipal de Educação · Primeira publicação: 15/07/2024 · Última publicação: 31/07/2024 · Publicações no processo: 2 · Documento mais recente: 31/07/2024 - LISTA DE INCRIÇÕES DEFERIDAS CURSO DE SISTEMA BRAILLE MÓDULO I A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-braille-em-ibirite-2-2024/10167</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/35/arquivo</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-002-2024.pdf</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">433501</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/35-curso-de-libras</t>
+          <t xml:space="preserve">/processo-seletivo/36-curso-de-libras</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve">CURSO DE LIBRAS</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve">Inscrições abertas</t>
         </is>
       </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Prefeitura de Ibirité, por meio da Secretaria Municipal de Educação, representada pela Sr.ª Andrêsa das Graças Cordeiro Ribeiro.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-libras-em-ibirite-2-2025/10168</t>
+          <t xml:space="preserve">A Prefeitura de Ibirité, por meio da Secretaria Municipal de Educação, representada pela Sr.ª Andrêsa das Graças Cordeiro Ribeiro. Órgão: Secretaria Municipal de Educação · Primeira publicação: 21/02/2025 · Última publicação: 13/03/2025 · Publicações no processo: 4 · Documento mais recente: 13/03/2025 - LISTAS DE INSCRIÇÕES DEFERIDAS - LIBRAS 2025 A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/programa-libras-em-ibirite-2-2025/10168</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/36/arquivo</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-002-2025.pdf</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1114380</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/36-edital-de-prorrogacao-no-001-2025-2a-convocacao-para-a-pratica-de-estagio-nao-ob</t>
+          <t xml:space="preserve">/processo-seletivo/37-edital-de-prorrogacao-no-001-2025-2a-convocacao-para-a-pratica-de-estagio-nao-ob</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t xml:space="preserve">EDITAL DE PRORROGAÇÃO Nº 001/ 2025. 2ª CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NÃO OBRIGATÓRIO NA REDE MUNICIPAL DE EDUCAÇÃO DE IBIRITÉ</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">Em andamento</t>
         </is>
       </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, por intermédio da Secretaria Municipal de Educação, representada pela Sr.ª Andrêsa das Graças Cordeiro Ribeiro, fundamentada no item 12.4 do edital 03/2023, prorroga por um ano o processo seletivo para a prática de estágio, considerando o calendário letivo de 2025.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/pss-para-a-pratica-de-estagio-1-2025/10169</t>
+          <t xml:space="preserve">O MUNICÍPIO DE IBIRITÉ - MG, por intermédio da Secretaria Municipal de Educação, representada pela Sr.ª Andrêsa das Graças Cordeiro Ribeiro, fundamentada no item 12.4 do edital 03/2023, prorroga por um ano o processo seletivo para a prática de estágio, considerando o calendário letivo de 2025. Órgão: Secretaria Municipal de Educação · Primeira publicação: 07/03/2025 · Última publicação: 16/04/2025 · Publicações no processo: 2 · Documento mais recente: 16/04/2025 - EDITAL DE PRORROGAÇÃO Nº 001/ 2025. 3ª CONVOCAÇÃO PARA A PRÁTICA DE ESTÁGIO NÃO OBRIGATÓRIO NA REDE MUNICIPAL DE EDUCAÇÃO DE IBIRITÉ A situação é a que consta na origem, inclusive quando está desatualizada lá. O módulo estruturado do site vigente não publica data de abertura nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-do-processo-seletivo/info/pss-para-a-pratica-de-estagio-1-2025/10169</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/37/arquivo</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">processo-seletivo-001-2025.pdf</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">826020</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/37-pss-processo-seletivo-simplificado-edital-002-2026</t>
+          <t xml:space="preserve">/processo-seletivo/38-pss-processo-seletivo-simplificado-edital-002-2026</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t xml:space="preserve">PSS - Processo Seletivo Simplificado - Edital 002/2026</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2026</t>
         </is>
       </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edital 002/2026 do Processo Seletivo Simplificado da Secretaria Municipal de Educação. É o item em destaque no topo da página institucional de Concursos e Processos Seletivos, atualizada em 22/04/2026.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-da-materia/info/concursos-processos-seletivos/6549</t>
+          <t xml:space="preserve">Edital 002/2026 do Processo Seletivo Simplificado da Secretaria Municipal de Educação. É o item em destaque no topo da página institucional de Concursos e Processos Seletivos, atualizada em 22/04/2026. Órgão: Secretaria Municipal de Educação · Publicado em: 17/04/2026 · Inscrição divulgada pela Prefeitura: https://share.google/4fGwwhnrt4Vb6wwXP A página não publica situação nem período de inscrição: o prazo consta apenas dentro do PDF do edital. O endereço de inscrição divulgado é um encurtador, não um domínio da Prefeitura. Fonte: https://www.ibirite.mg.gov.br/detalhe-da-materia/info/concursos-processos-seletivos/6549</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/38/arquivo</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pss-002-2026.pdf</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14643700</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/38-pss-educacao-edital-01-2026</t>
+          <t xml:space="preserve">/processo-seletivo/39-pss-educacao-edital-01-2026</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t xml:space="preserve">PSS Educação - Edital 01/2026</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t xml:space="preserve">001/2026</t>
         </is>
       </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edital 01/2026 do Processo Seletivo Simplificado da Secretaria Municipal de Educação, publicado no acervo Editais Concursos. Há retificação publicada em 04/03/2026, em arquivo separado.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/editais-concursos/10029</t>
+          <t xml:space="preserve">Edital 01/2026 do Processo Seletivo Simplificado da Secretaria Municipal de Educação, publicado no acervo Editais Concursos. Há retificação publicada em 04/03/2026, em arquivo separado. Órgão: Secretaria Municipal de Educação · Publicado em: 28/02/2026 · Retificação: https://www.ibirite.mg.gov.br/abrir_arquivo.aspx?cdLocal=2&amp;arquivo=%7B1BACD8BE-BE75-EDEB-BBA2-A630D3EEE452%7D.pdf Este edital não aparece na página institucional de concursos: o cidadão só o encontra se souber navegar até a categoria de downloads. Fonte: https://www.ibirite.mg.gov.br/downloads/categoria/editais-concursos/10029</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/39/arquivo</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-pss-001-2026.pdf</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19713749</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/39-concurso-publico-002-2024-da-prefeitura-de-ibirite</t>
+          <t xml:space="preserve">/processo-seletivo/40-concurso-publico-002-2024-da-prefeitura-de-ibirite</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t xml:space="preserve">Concurso Público 002/2024 da Prefeitura de Ibirité</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t xml:space="preserve">002/2024</t>
         </is>
       </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">1.402 vagas divididas em 115 cargos, sendo 5% reservadas a pessoas com deficiência. Inscrição presencial no hall da Prefeitura (rua Arthur Campos, 906, Alvorada), de segunda a sexta das 8h às 11h e das 13h às 16h, ou online. Provas objetivas: nível médio em 14 e/ou 15 de setembro de 2024; nível superior, fundamental completo e fundamental incompleto em 21 e/ou 22 de setembro de 2024.
-[...1 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-da-materia/info/prefeitura-de-ibirite-abre-edital-para-concurso-publico-no-municipio/37479</t>
+          <t xml:space="preserve">1.402 vagas divididas em 115 cargos, sendo 5% reservadas a pessoas com deficiência. Inscrição presencial no hall da Prefeitura (rua Arthur Campos, 906, Alvorada), de segunda a sexta das 8h às 11h e das 13h às 16h, ou online. Provas objetivas: nível médio em 14 e/ou 15 de setembro de 2024; nível superior, fundamental completo e fundamental incompleto em 21 e/ou 22 de setembro de 2024. Órgão: Prefeitura Municipal de Ibirité · Publicado em: 23/04/2024 · Inscrições: 24/06/2024 a 24/07/2024 · Sistema de inscrição: https://portal.imeso.com.br/ · Situação: Resultado final publicado para fins de homologação em 30/07/2025 · Resultado final: https://www.ibirite.mg.gov.br/abrir_arquivo.aspx?cdLocal=2&amp;arquivo=%7BCCECD448-DED3-12C5-CE1E-3EB06E6D7EEE%7D.pdf · Resultado das pessoas com deficiência: https://www.ibirite.mg.gov.br/abrir_arquivo.aspx?cdLocal=2&amp;arquivo=%7B2ED4E5D3-15BA-AEEA-CDDA-D6A4EDDCE3EB%7D.pdf Fonte: https://www.ibirite.mg.gov.br/detalhe-da-materia/info/prefeitura-de-ibirite-abre-edital-para-concurso-publico-no-municipio/37479</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/40/arquivo</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-concurso-publico-002-2024.pdf</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">32174</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/40-processo-seletivo-publico-no-01-2024-vagas-da-secretaria-de-saude</t>
+          <t xml:space="preserve">/processo-seletivo/41-processo-seletivo-publico-no-01-2024-vagas-da-secretaria-de-saude</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve">Processo Seletivo Público nº 01/2024 - vagas da Secretaria de Saúde</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t xml:space="preserve">01/2024</t>
         </is>
       </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Processo Seletivo Público para preenchimento de vagas na Secretaria de Saúde de Ibirité. O edital completo está publicado como arquivo na categoria de downloads do site.
-[...1 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-da-materia/info/prefeitura-de-ibirite-abre-processo-seletivo-publico-para-vagas-da-saude/37478</t>
+          <t xml:space="preserve">Processo Seletivo Público para preenchimento de vagas na Secretaria de Saúde de Ibirité. O edital completo está publicado como arquivo na categoria de downloads do site. Órgão: Secretaria Municipal de Saúde · Publicado em: 16/04/2024 · Inscrições: 17/06/2024 às 9h até 16/07/2024 às 23h59, horário de Brasília Fonte: https://www.ibirite.mg.gov.br/detalhe-da-materia/info/prefeitura-de-ibirite-abre-processo-seletivo-publico-para-vagas-da-saude/37478</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/processo-seletivo/41/arquivo</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">edital-processo-seletivo-publico-001-2024.pdf</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15720801</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/41-estagio-remunerado-rede-municipal-de-ensino</t>
+          <t xml:space="preserve">/processo-seletivo/42-estagio-remunerado-rede-municipal-de-ensino</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t xml:space="preserve">ESTÁGIO REMUNERADO REDE MUNICIPAL DE ENSINO</t>
         </is>
       </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Chamada de estágio remunerado na rede municipal de ensino.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/detalhe-da-materia/info/estagio-remunerado-rede-municipal-de-ensino/37541</t>
+          <t xml:space="preserve">Chamada de estágio remunerado na rede municipal de ensino. Órgão: Secretaria Municipal de Educação · Publicado em: 03/02/2026 · Documentação: https://drive.google.com/drive/folders/1bOCeKpIaO-DNiagZsrNh8TZjzgj8d7Lo · Inscrição: https://pss.ibirite.mg.gov.br/login A matéria não publica PDF de edital nem período de inscrição. Fonte: https://www.ibirite.mg.gov.br/detalhe-da-materia/info/estagio-remunerado-rede-municipal-de-ensino/37541</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">/processo-seletivo/1-processo-seletivo-simplificado-de-demonstracao-pregao-036-2026</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t xml:space="preserve">Processo Seletivo Simplificado de demonstração · Pregão 036/2026</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">DEMO-001/2026</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t xml:space="preserve">em andamento</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-22</t>
+          <t xml:space="preserve">2026-06-28</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-22</t>
+          <t xml:space="preserve">2026-07-28</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.
-[...1 lines deleted...]
-PARA VER O LADO DO CANDIDATO: a inscrição de Gabriela Reis Simulada é consultável em "Consultar a minha inscrição", com o protocolo 2026-000001 e a chave FMSF-G2P6-Y3XH. Por ali se alcançam a entrega de títulos, o extrato de pontuação, o pedido de isenção da taxa e o recurso contra a classificação, do jeito que o candidato os vê. Candidata fictícia, em registro simulado.</t>
+          <t xml:space="preserve">Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. Certame montado para a verificação do portal: ele exercita a cadeia inteira do processo seletivo · cargo com vagas, reserva de vagas declarada pelo edital, as duas listas de classificação com o desempate legal, a prova de títulos com a tabela de pontuação, o pedido de isenção da taxa, a lista de chamada, o ato de homologação e o cadastro de reserva com o desfecho de cada convocação. PARA VER O LADO DO CANDIDATO: a inscrição de Gabriela Reis Simulada é consultável em "Consultar a minha inscrição", com o protocolo 2026-000848 e a chave HGVQ-48B7-MA3J. Por ali se alcançam a entrega de títulos, o extrato de pontuação, o pedido de isenção da taxa e o recurso contra a classificação, do jeito que o candidato os vê. Candidata fictícia, em registro simulado.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">/processo-seletivo/2-processo-seletivo-simplificado-de-demonstracao-inscricoes-abertas</t>
+          <t xml:space="preserve">/processo-seletivo/43-processo-seletivo-simplificado-de-demonstracao-inscricoes-abertas</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t xml:space="preserve">Processo Seletivo Simplificado de demonstração · inscrições abertas</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">DEMO-002/2026</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t xml:space="preserve">inscrições abertas</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16</t>
+          <t xml:space="preserve">2026-08-27</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-20</t>
+          <t xml:space="preserve">2026-10-31</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.
-O certame companheiro deste demonstra o FIM da vida de um processo seletivo · folha apurada, resultado homologado, convocações e cadastro de reserva. Este aqui demonstra o COMEÇO: inscreva-se pelo formulário abaixo e, na volta, a consulta da inscrição abre o pedido de isenção da taxa (Lei federal 13.656/2018) e a entrega de documentos para a prova de títulos, com a tabela de pontuação do edital à vista.</t>
+          <t xml:space="preserve">Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité. O certame companheiro deste demonstra o FIM da vida de um processo seletivo · folha apurada, resultado homologado, convocações e cadastro de reserva. Este aqui demonstra o COMEÇO: a inscrição é feita em página própria, pelo botão "Inscrever-se" desta ficha, e exige entrar na sua conta do portal · é a conta que guarda a ficha do candidato, os documentos enviados e o comprovante. Na volta, a consulta da inscrição abre o pedido de isenção da taxa (Lei federal 13.656/2018) e a entrega de documentos para a prova de títulos, com a tabela de pontuação do edital à vista.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>