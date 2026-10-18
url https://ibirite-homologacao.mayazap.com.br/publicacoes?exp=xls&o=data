--- v0 (2026-08-21)
+++ v1 (2026-10-18)
@@ -36,389 +36,803 @@
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo da publicação</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Edição ou número</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Categoria</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Publicação do Diário Oficial</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edição nº</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Número de depósito legal</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF da íntegra · endereço</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF da íntegra · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PDF da íntegra · tamanho em bytes</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/12-diario-oficial-eletronico-de-ibirite-edicao-no-3302</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3302</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Adminstração; Secretaria Municipal de Esporte, Cultura e Lazer; Secretaria Municipal de Desenvolvimento Econômico; Procuradoria Geral.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Adminstração; Secretaria Municipal de Esporte, Cultura e Lazer; Secretaria Municipal de Desenvolvimento Econômico; Procuradoria Geral. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 03/08/2026 às 17:12 · Tamanho do PDF na origem: 32,644 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">3302</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-03</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/12/arquivo</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3302.pdf</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">34229328</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/11-diario-oficial-eletronico-de-ibirite-edicao-no-3303</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3303</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Planejamento; Instituto de Previdência Social de Ibirité - IPASI; Procuradoria Geral
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Planejamento; Instituto de Previdência Social de Ibirité - IPASI; Procuradoria Geral Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 04/08/2026 às 17:07 · Tamanho do PDF na origem: 4,057 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">3303</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-04</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/11/arquivo</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3303.pdf</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4254077</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/10-diario-oficial-eletronico-de-ibirite-edicao-no-3304</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3304</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Desenvolvimento Social; Procuradoria Geral; Secretaria Municipal de Desenvolvimento Econômico.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Desenvolvimento Social; Procuradoria Geral; Secretaria Municipal de Desenvolvimento Econômico. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 05/08/2026 às 17:15 · Tamanho do PDF na origem: 4,013 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">3304</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-05</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/10/arquivo</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3304.pdf</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4208185</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/8-diario-oficial-eletronico-de-ibirite-edicao-no-3306</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3306</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Desenvolvimento Econômico; Secretaria Municipal de Meio Ambiente e Serviços Urbanos.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Desenvolvimento Econômico; Secretaria Municipal de Meio Ambiente e Serviços Urbanos. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 06/08/2026 às 17:04 · Tamanho do PDF na origem: 4,038 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">3306</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-06</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/8/arquivo</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3306.pdf</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4233916</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/9-diario-oficial-eletronico-de-ibirite-edicao-no-3305-edicao-especial</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3305 · Edição Especial</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edição Especial Secretaria Municipal de Administração
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Edição Especial Secretaria Municipal de Administração Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 06/08/2026 às 12:12 · Tamanho do PDF na origem: 48,692 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">3305</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-06</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edição Especial</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/9/arquivo</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3305.pdf</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">51057137</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/7-diario-oficial-eletronico-de-ibirite-edicao-no-3307</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3307</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração; Procuradoria Geral; Secretaria Municipal de Meio Ambiente e Serviços Urbanos.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração; Procuradoria Geral; Secretaria Municipal de Meio Ambiente e Serviços Urbanos. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 07/08/2026 às 16:54 · Tamanho do PDF na origem: 2,426 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">3307</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/7/arquivo</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3307.pdf</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2544311</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/6-diario-oficial-eletronico-de-ibirite-edicao-no-3308</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3308</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Desenvolvimento Econômico; Procuradoria Geral.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Desenvolvimento Econômico; Procuradoria Geral. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 10/08/2026 às 17:23 · Tamanho do PDF na origem: 7,792 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">3308</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/6/arquivo</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3308.pdf</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8170059</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/4-diario-oficial-eletronico-de-ibirite-edicao-no-3310</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3310</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 11/08/2026 às 17:07 · Tamanho do PDF na origem: 3,503 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">3310</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-11</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/4/arquivo</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3310.pdf</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3672983</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/5-diario-oficial-eletronico-de-ibirite-edicao-no-3309-edicao-especial</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3309 · Edição Especial</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Edição Especial Secretaria Municipal de Administração; Secretaria Municipal de Meio Ambiente e Serviços Urbanos.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Edição Especial Secretaria Municipal de Administração; Secretaria Municipal de Meio Ambiente e Serviços Urbanos. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 11/08/2026 às 14:32 · Tamanho do PDF na origem: 0,789 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">3309</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-11</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Edição Especial</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/5/arquivo</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3309.pdf</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">827212</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/3-diario-oficial-eletronico-de-ibirite-edicao-no-3311</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3311</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Meio Ambiente e Serviços Urbanos; Secretaria Municipal de Esporte, Cultura e Lazer; Procuradoria Geral.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração; Secretaria Municipal de Meio Ambiente e Serviços Urbanos; Secretaria Municipal de Esporte, Cultura e Lazer; Procuradoria Geral. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 12/08/2026 às 16:52 · Tamanho do PDF na origem: 33,942 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">3311</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-12</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/3/arquivo</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3311.pdf</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">35590996</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/2-diario-oficial-eletronico-de-ibirite-edicao-no-3312</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3312</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração; Instituto de Previdência Social de Ibirité - IPASI; Secretaria Municipal de Desenvolvimento Econômico; Procuradoria Geral.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração; Instituto de Previdência Social de Ibirité - IPASI; Secretaria Municipal de Desenvolvimento Econômico; Procuradoria Geral. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 13/08/2026 às 17:25 · Tamanho do PDF na origem: 12,338 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">3312</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-13</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/2/arquivo</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3312.pdf</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12937299</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/publicacoes/1-diario-oficial-eletronico-de-ibirite-edicao-no-3313</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Diário Oficial Eletrônico de Ibirité · Edição N° 3313</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Secretaria Municipal de Administração; Instituto de Previdência Social de Ibirité - IPASI; Secretaria Municipal de Desenvolvimento Econômico; Procuradoria Geral.
-[...2 lines deleted...]
-Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
+          <t xml:space="preserve">Secretaria Municipal de Administração; Instituto de Previdência Social de Ibirité - IPASI; Secretaria Municipal de Desenvolvimento Econômico; Procuradoria Geral. Órgão: Prefeitura Municipal de Ibirité · Caderno: Diário Municipal · Publicado em: 14/08/2026 às 16:58 · Tamanho do PDF na origem: 10,521 MB A tela do Diário no site vigente não aceita endereço por edição: a conferência se faz pelo número da edição no campo de busca daquela página. Fonte: https://www.ibirite.mg.gov.br/diario-eletronico/caderno/diario-municipal/1</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">3313</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-14</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diário Oficial</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/publicacoes/1/arquivo</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diario-oficial-ibirite-edicao-3313.pdf</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11032124</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>