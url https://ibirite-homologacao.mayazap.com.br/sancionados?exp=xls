--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -86,29 +86,333 @@
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">Licitação relacionada</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contrato relacionado</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">Informada ao Ceis e ao Cnep em</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t xml:space="preserve">Decisão que suspendeu, anulou ou reabilitou</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t xml:space="preserve">Observação</t>
         </is>
       </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Extrato do ato · endereço</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Extrato do ato · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Extrato do ato · tamanho em bytes</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/sancionados/2-comercial-serra-azul-suprimentos-eireli-empresa-simulada</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Comercial Serra Azul Suprimentos EIRELI · empresa simulada</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Multa</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-13</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-13</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2">
+        <v>12480.00</v>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria Municipal de Saúde</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026.06.000247</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Art. 155, inciso II, da Lei 14.133/2021 · entrega em desacordo com o edital</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-14</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Multa NÃO impede de licitar nem de contratar: ela é sanção pecuniária, e a empresa segue habilitada a participar de certames. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/sancionados/1-construtora-vale-do-paraopeba-ltda-empresa-simulada</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Construtora Vale do Paraopeba Ltda · empresa simulada</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Impedimento de licitar e contratar</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-29</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-04-29</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2028-04-28</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria Municipal de Obras e Urbanismo</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026.04.000112</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Art. 155, inciso IV, da Lei 14.133/2021 · não manteve a proposta</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-05-01</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Impedimento com efeito no âmbito do Município de Ibirité, na forma do art. 156, § 4º, da Lei 14.133/2021. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/sancionados/3-tecnologia-campo-alegre-sistemas-s-a-empresa-simulada</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tecnologia Campo Alegre Sistemas S.A. · empresa simulada</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Declaração de inidoneidade para licitar ou contratar</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-10</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-10</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2028-12-09</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Controladoria-Geral do Município</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025.11.000038</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Art. 155, inciso VIII, da Lei 14.133/2021 · apresentou declaração falsa</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-15</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Declaração de inidoneidade tem efeito em TODOS os entes federativos, na forma do art. 156, § 5º, da Lei 14.133/2021. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>