--- v0 (2026-08-21)
+++ v1 (2026-10-19)
@@ -35,185 +35,219 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Indicador</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Pedidos</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Recebidos no exercício</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">0</t>
+          <t xml:space="preserve">11</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Pedidos</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Respondidos</t>
+          <t xml:space="preserve">Registros de demonstração entre os recebidos</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">0</t>
+          <t xml:space="preserve">Destos 11 pedidos de acesso à informação, 4 são registros de demonstração, criados para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não correspondem a pedido de acesso à informação de cidadão nenhum, e cada um diz isso dentro do próprio texto. Descontando esses registros, sobram 7 pedidos de acesso à informação de cidadão.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Pedidos</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Índice de resposta</t>
+          <t xml:space="preserve">Respondidos</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">sem base para medir</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prazo</t>
+          <t xml:space="preserve">Pedidos</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Respondidos dentro do prazo</t>
+          <t xml:space="preserve">Índice de resposta</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">0</t>
+          <t xml:space="preserve">27,3%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Prazo</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Respondidos fora do prazo</t>
+          <t xml:space="preserve">Respondidos dentro do prazo</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">0</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Prazo</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cumprimento do prazo</t>
+          <t xml:space="preserve">Respondidos fora do prazo</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">sem base para medir</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Prazo</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tempo médio até a resposta</t>
+          <t xml:space="preserve">Cumprimento do prazo</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">sem base para medir</t>
+          <t xml:space="preserve">33,3%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Recursos</t>
+          <t xml:space="preserve">Prazo</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apresentados no exercício</t>
+          <t xml:space="preserve">Tempo médio até a resposta</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">0</t>
+          <t xml:space="preserve">21 dias e 8 horas</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">Recursos</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julgados</t>
+          <t xml:space="preserve">Apresentados no exercício</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">0</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
+          <t xml:space="preserve">Recursos</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Julgados</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
           <t xml:space="preserve">Decisão</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sem decisão formal registrada</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Decisão</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Negados no todo ou em parte</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">0</t>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">sem base para medir · nenhum pedido do exercício tem decisão carimbada</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>