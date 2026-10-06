--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -48,978 +48,3351 @@
           <t xml:space="preserve">Telefones</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Horário de atendimento</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Responsável</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">E-mail institucional</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo de unidade</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Servidores lotados nesta unidade</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
           <t xml:space="preserve">Competências e atribuições</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">Norma que institui esta unidade</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr">
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sigla da unidade</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Código da unidade</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nome do titular da pasta</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cargo do titular</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mini-biografia do titular</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Redes sociais oficiais</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cor de destaque do hot-site</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Menu personalizado do hot-site</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hot-site publicado</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Titular desde</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chamada do topo do hot-site</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Descrição do banner do topo</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nível na estrutura</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Situação</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vigente desde</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vigente até</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
         <is>
           <t xml:space="preserve">Subordinada a</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foto do titular · endereço</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foto do titular · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foto do titular · tamanho em bytes</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marca ou brasão do topo do hot-site · endereço</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marca ou brasão do topo do hot-site · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marca ou brasão do topo do hot-site · tamanho em bytes</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Banner do topo do hot-site · endereço</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Banner do topo do hot-site · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Banner do topo do hot-site · tamanho em bytes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/16-centro-de-referencia-de-assistencia-social-cras-alvorada</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro de Referência de Assistência Social · CRAS Alvorada</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">(31) 3079-6000</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Coordenadora do CRAS</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">atendimento@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro de referência ou equipamento social</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proteção social básica às famílias do território
-[...2 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Proteção social básica às famílias do território Cadastro Único e acesso a benefícios Serviço de convivência e fortalecimento de vínculos Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Desenvolvimento Social</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/15-escola-municipal-professora-maria-da-conceicao</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Escola Municipal Professora Maria da Conceição</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">(31) 3079-6000</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Diretora da escola</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">atendimento@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">Escola municipal</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ensino fundamental, anos iniciais
-[...1 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ensino fundamental, anos iniciais Matrícula e transferência da rede municipal Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Educação</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/12-gabinete-do-prefeito</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">(31) 3079-6000</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Chefe de Gabinete</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t xml:space="preserve">gabinete@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">Gabinete</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coordenação política e administrativa do Município
-[...3 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coordenação política e administrativa do Município Representação do Prefeito perante os demais órgãos e entidades Articulação entre as secretarias municipais Recebimento e encaminhamento das demandas dirigidas ao Prefeito Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/17-ibiritrans-transito-e-transporte</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ibiritrans · Trânsito e Transporte</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">(31) 3079-6000</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Diretor-Presidente</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t xml:space="preserve">atendimento@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">Autarquia ou fundação</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gestão do trânsito municipal e da sinalização
-[...2 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gestão do trânsito municipal e da sinalização Fiscalização de trânsito e transporte coletivo Emissão de autorizações de estacionamento Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Obras e Urbanismo</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/1-secretaria-de-administracao</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Administração</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Protocolo-Geral (31) 3079-6000 ramal 2101 · Recursos Humanos (31) 3079-6000 ramal 2102 · Licitações e Contratos (31) 3079-6000 ramal 2103 · Almoxarifado Central (31) 3079-6000 ramal 2104</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Administração</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">administracao@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gestão de pessoal, folha de pagamento e concursos e processos seletivos
-[...3 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gestão de pessoal, folha de pagamento e concursos e processos seletivos Licitações, contratos e compras do Município Protocolo-geral e arquivo administrativo Almoxarifado e patrimônio Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/2-secretaria-de-desenvolvimento-social</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Desenvolvimento Social</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Proteção social básica (31) 3079-6000 ramal 2201 · Cadastro Único (31) 3079-6000 ramal 2202 · Benefícios eventuais (31) 3079-6000 ramal 2203 · Conselho Tutelar (31) 3079-6000 ramal 2204</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Desenvolvimento Social</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t xml:space="preserve">desenvolvimento.social@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Proteção social básica e especial, CRAS e CREAS
-[...3 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Proteção social básica e especial, CRAS e CREAS Cadastro Único e benefícios eventuais Programas de transferência de renda Apoio aos conselhos de direitos Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/3-secretaria-de-educacao</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Educação</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Matrículas da rede municipal (31) 3079-6000 ramal 2301 · Transporte escolar (31) 3079-6000 ramal 2302 · Alimentação escolar (31) 3079-6000 ramal 2303 · Educação infantil (31) 3079-6000 ramal 2304</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Educação</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">educacao@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rede municipal de ensino: educação infantil e ensino fundamental
-[...3 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rede municipal de ensino: educação infantil e ensino fundamental Matrícula, transporte escolar e alimentação escolar Formação continuada dos profissionais da educação Manutenção das unidades escolares Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/4-secretaria-de-esporte-cultura-e-lazer</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Esporte, Cultura e Lazer</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Agenda cultural (31) 3079-6000 ramal 2401 · Programas esportivos (31) 3079-6000 ramal 2402 · Ginásio poliesportivo (31) 3079-6000 ramal 2403</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Esporte, Cultura e Lazer</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t xml:space="preserve">esporte.cultura@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Programas esportivos e de lazer do Município
-[...2 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Programas esportivos e de lazer do Município Agenda cultural, biblioteca e patrimônio cultural Gestão dos equipamentos esportivos municipais Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/5-secretaria-de-fazenda</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Fazenda</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Arrecadação e IPTU (31) 3079-6000 ramal 2501 · ISS e nota fiscal eletrônica (31) 3079-6000 ramal 2502 · Dívida ativa (31) 3079-6000 ramal 2503 · Certidões e valor venal (31) 3079-6000 ramal 2504</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Fazenda</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">fazenda@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arrecadação dos tributos municipais e dívida ativa
-[...3 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arrecadação dos tributos municipais e dívida ativa Cadastro imobiliário e mobiliário Execução orçamentária, contabilidade e tesouraria Emissão de certidões e guias Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/6-secretaria-de-governo-e-comunicacao-social</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Governo e Comunicação Social</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Assessoria de Imprensa (31) 3079-6000 ramal 2601 · Cerimonial (31) 3079-6000 ramal 2602 · Ouvidoria-Geral (31) 3079-6000 ramal 2603</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Governo e Comunicação Social</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t xml:space="preserve">governo.comunicacao@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Comunicação institucional e imprensa
-[...2 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Comunicação institucional e imprensa Publicação dos atos oficiais Relação com a Câmara Municipal e com os demais entes Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/7-secretaria-de-industria-comercio-e-desenvolvimento-economico</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Indústria, Comércio e Desenvolvimento Econômico</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Sala do Empreendedor (31) 3079-6000 ramal 2701 · Alvará de funcionamento (31) 3079-6000 ramal 2702 · Qualificação profissional (31) 3079-6000 ramal 2703</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Indústria, Comércio e Desenvolvimento Econômico</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t xml:space="preserve">industria.comercio@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atração de investimentos e apoio ao empreendedor
-[...2 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Atração de investimentos e apoio ao empreendedor Licenciamento e alvará de funcionamento Qualificação profissional e intermediação de mão de obra Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/8-secretaria-de-meio-ambiente-e-servicos-urbanos</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Meio Ambiente e Serviços Urbanos</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Licenciamento ambiental (31) 3079-6000 ramal 2801 · Coleta e limpeza urbana (31) 3079-6000 ramal 2802 · Iluminação pública (31) 3079-6000 ramal 2803 · Poda e arborização (31) 3079-6000 ramal 2804</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Meio Ambiente e Serviços Urbanos</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">meio.ambiente@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Licenciamento ambiental municipal e fiscalização
-[...3 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Licenciamento ambiental municipal e fiscalização Limpeza urbana, coleta de resíduos e capina Arborização, praças e áreas verdes Iluminação pública Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/9-secretaria-de-obras-e-urbanismo</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Obras e Urbanismo</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Aprovação de projetos (31) 3079-6000 ramal 2901 · Fiscalização de obras (31) 3079-6000 ramal 2902 · Pavimentação e drenagem (31) 3079-6000 ramal 2903</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Obras e Urbanismo</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t xml:space="preserve">obras.urbanismo@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Execução e fiscalização das obras públicas municipais
-[...3 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Execução e fiscalização das obras públicas municipais Licenciamento de obras particulares e aprovação de projetos Manutenção de vias, drenagem e pavimentação Planejamento urbano e uso do solo Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/10-secretaria-de-planejamento</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Planejamento</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Orçamento e planejamento (31) 3079-6000 ramal 3001 · Trânsito e mobilidade (31) 3079-6000 ramal 3002 · Convênios (31) 3079-6000 ramal 3003</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Planejamento</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t xml:space="preserve">planejamento@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elaboração do plano plurianual, da lei de diretrizes e do orçamento
-[...2 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Elaboração do plano plurianual, da lei de diretrizes e do orçamento Acompanhamento de convênios e captação de recursos Estudos e estatísticas municipais Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB15" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/11-secretaria-de-saude</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria de Saúde</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendimento geral (31) 3079-6000 · Marcação de consultas (31) 3079-6000 ramal 3101 · Vigilância Sanitária (31) 3079-6000 ramal 3102 · Controle de Zoonoses (31) 3079-6000 ramal 3103 · Farmácia municipal (31) 3079-6000 ramal 3104</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretário Municipal de Saúde</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t xml:space="preserve">saude@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t xml:space="preserve">Secretaria</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rede municipal de atenção básica: unidades básicas de saúde e equipes de saúde da família
-[...3 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rede municipal de atenção básica: unidades básicas de saúde e equipes de saúde da família Vigilância em saúde, sanitária e epidemiológica Assistência farmacêutica e dispensação de medicamentos Regulação, agendamento e transporte sanitário Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB16" t="inlineStr">
+        <is>
           <t xml:space="preserve">Gabinete do Prefeito</t>
+        </is>
+      </c>
+      <c r="AC16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/14-unidade-basica-de-saude-do-bairro-durval-de-barros</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade Básica de Saúde do bairro Durval de Barros</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">(31) 3079-6000</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Coordenador da unidade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t xml:space="preserve">atendimento@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade básica de saúde</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atendimento de atenção básica à população do território
-[...1 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Atendimento de atenção básica à população do território Vacinação e acompanhamento de doenças crônicas Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB17" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="AC17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">/unidades/13-unidade-basica-de-saude-do-bairro-nossa-senhora-do-carmo</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade Básica de Saúde do bairro Nossa Senhora do Carmo</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">Rua Arthur Campos, 906 · Alvorada · Ibirité/MG · CEP 32400-538. Endereço da sede administrativa do Município, publicado enquanto a unidade não informa endereço próprio; os ramais e o e-mail desta ficha foram escritos para a demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">(31) 3079-6000</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">Segunda a sexta, de 8h às 17h</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Coordenadora da unidade</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t xml:space="preserve">atendimento@ibirite.mg.gov.br</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade básica de saúde</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atendimento de atenção básica à população do território
-[...2 lines deleted...]
-Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Atendimento de atenção básica à população do território Vacinação e pré-natal Dispensação de medicamentos da farmácia básica Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="S18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="T18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="U18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="V18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="W18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="X18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Y18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Z18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AA18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AB18" t="inlineStr">
+        <is>
           <t xml:space="preserve">Secretaria de Saúde</t>
+        </is>
+      </c>
+      <c r="AC18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AD18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AE18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AF18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AG18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AH18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AI18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AJ18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="AK18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>