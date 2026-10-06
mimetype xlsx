--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -1,54 +1,728 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Vídeos" sheetId="1" r:id="rId1"/>
+    <sheet name="Vídeos e áudios" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço do vídeo no YouTube</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tipo de mídia</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Álbum ou galeria</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Secretaria ou departamento</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Projeto relacionado</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Transcrição completa</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Duração</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Modo de exibição do áudio</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo de áudio ou vídeo · endereço</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo de áudio ou vídeo · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo de áudio ou vídeo · tamanho em bytes</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo de legenda · endereço</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo de legenda · nome do arquivo</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo de legenda · tamanho em bytes</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/videos/10-vinheta-institucional-em-video-arquivo-de-demonstracao</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vinheta institucional em vídeo · arquivo de demonstração</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vídeo curto gerado pelo próprio portal, sem programa de fora, para que o repositório de áudios e vídeos possa ser conferido dando play: ele existe para demonstrar que o arquivo fica guardado aqui e toca na própria página, sem depender de YouTube nem de qualquer serviço de terceiro. São três segundos de uma vinheta geométrica · faixa, brilho e barra · sem pessoas e sem cena nenhuma. NÃO é gravação de sessão, reunião, obra ou ato do Município: nenhum vídeo oficial foi produzido para esta demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/videos/10/arquivo</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vinheta-institucional.mp4</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">556877</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/videos/6-vinheta-institucional-arquivo-de-demonstracao</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vinheta institucional · arquivo de demonstração</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Áudio curto gerado pelo próprio portal para que o repositório de áudios e vídeos possa ser conferido tocando: ele existe para demonstrar que o arquivo fica guardado aqui e toca na própria página, sem depender de serviço de fora. NÃO é gravação de sessão, reunião ou ato do Município · nenhum áudio oficial foi produzido para esta demonstração. Registro simulado, criado para a verificação do portal na prova de conceito do Pregão Eletrônico 036/2026 · não corresponde a ato oficial do Município de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/arquivo/videos/6/arquivo</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vinheta-institucional.wav</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">41498</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/videos/5-dia-internacional-da-sindrome-de-down</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dia Internacional da Síndrome de Down</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.youtube.com/watch?v=cyKcQjsUVDo</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Campanha de comunicação da Prefeitura Municipal de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/videos/4-parabens-helena-antipoff</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Parabéns, Helena Antipoff</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.youtube.com/watch?v=1KWMsxDi8Lk</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Homenagem publicada pela Prefeitura Municipal de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/videos/3-dia-mundial-da-saude</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dia Mundial da Saúde</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.youtube.com/watch?v=lBrvSmZ9Wo4</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Campanha de comunicação da Prefeitura Municipal de Ibirité.</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/videos/2-transmissao-ao-vivo-da-prefeitura-municipal-de-ibirite</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Transmissão ao vivo da Prefeitura Municipal de Ibirité</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.youtube.com/watch?v=GdSyf8c50bk</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Transmissão pública gravada no canal do Município.</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/videos/1-p-e-no-047-2025-processo-no-198-2025-contratacao-de-solucao-voip-com-pabx-virtua</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">P.E nº 047/2025 · Processo nº 198/2025 · Contratação de solução VoIP com PABX virtual em nuvem</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.youtube.com/watch?v=bWqsPW5iOYw</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sessão pública do pregão eletrônico, gravada e publicada no canal do Município.</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>